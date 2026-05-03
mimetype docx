--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -238,299 +238,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t>
+                <w:t xml:space="preserve">Des souhaits coubertiniens des « Sports pour tous » au plan Héritage des Jeux olympiques et paralympiques de Paris 2024 : Analyse de stratégies rhétoriques textuelles et numériques à travers les dispositifs institutionnels et éducatifs du mouvement olympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
+                <w:t xml:space="preserve">Carine Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mathieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, http://siba-ese.unisalento.it/index.php/linguelinguaggi/issue/current</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602271v1</w:t>
+                <w:t xml:space="preserve">hal-04617344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des souhaits coubertiniens des « Sports pour tous » au plan Héritage des Jeux olympiques et paralympiques de Paris 2024 : Analyse de stratégies rhétoriques textuelles et numériques à travers les dispositifs institutionnels et éducatifs du mouvement olympique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Duteil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">michel amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/56130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617344v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympism and its Values in Institutional Texts and Their Circulation in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, http://diagorasjournal.com/index.php/diagoras/article/view/132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -581,64 +581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118, pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -697,51 +697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique et identité plurilingues dans la littérature en contexte numérique : cas des chroniques algériennes sur Wattpad et Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -766,64 +766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l'Olympisme dans et par le discours : topique instituante et dynamique du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -883,51 +883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflets identitaires de réfugiés syriens dans le discours médiatico-politique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alsadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de lingvistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le discours politique identitaire face aux migrations, vol. (8), pp.53-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -950,347 +950,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De qu(o)i Siri est-il le nom ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chercheur d’émotions : Une expérience in situ en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perea</w:t>
+                <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Richard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973301v1</w:t>
+                <w:t xml:space="preserve">hal-01833878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schibboleth, la langue comme arme de détection massive : 1937, le massacre des Haïtiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renauld Govain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.1193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheur d’émotions : Une expérience in situ en SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">De qu(o)i Siri est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833878v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nomination identitaire : de l’inapproprié aux réappropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 188 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,64 +1324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity nomination: from the inappropriate to the re appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stabilité et instabilité dans la production du sens : la nomination en discours, 4 (188), pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1400,588 +1400,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le débat télévisé de primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">De l'utilisation de la pause silencieuse dans le débat politique télévisé. Le cas de François Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nottingham French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00782430v1</w:t>
+                <w:t xml:space="preserve">halshs-00951934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de la pause silencieuse dans le débat politique télévisé. Le cas de François Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bechet</w:t>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Sandré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.23 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.21460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilisation de la pause silencieuse dans le débat politique télévisé. Le cas de François Hollande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bechet</w:t>
+                <w:t xml:space="preserve">Le débat télévisé de primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103, pp.23-38</w:t>
+              <w:t xml:space="preserve">Nottingham French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00951934v1</w:t>
+                <w:t xml:space="preserve">halshs-00782430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours politique identitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discours nationalistes racialistes et techniques politiques de subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Hailon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Sandré</w:t>
+                <w:t xml:space="preserve">Camille Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.7-16</w:t>
+              <w:t xml:space="preserve">, 2012, 5, pp.33-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00782408v1</w:t>
+                <w:t xml:space="preserve">halshs-00782416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours nationalistes racialistes et techniques politiques de subjectivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le discours politique identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Hailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Ricaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.33-50</w:t>
+              <w:t xml:space="preserve">, 2012, 5, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00782416v1</w:t>
+                <w:t xml:space="preserve">halshs-00782408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation in French simple tenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Chronos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, From now to eternity, 22, pp.157-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologie du football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La banque des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.95-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2084,51 +2084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Televised Football Commentaries: Descriptions, narrations and representations of a non-victory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2153,51 +2153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black ou Noir, emprunt d'identité ou identité d'emprunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2379,64 +2379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accords et désaccords : construction des points de vue dans l'émission de cinéma Le Cercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du sens linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chambéry, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,195 +2455,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport dans les magazines, une analyse du discours identitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Être (d'accord) ou ne pas être (d'accord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'Université Abou Bekr Belkaid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tlemcen, Algérie</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784835v1</w:t>
+                <w:t xml:space="preserve">halshs-00784813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être (d'accord) ou ne pas être (d'accord)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le sport dans les magazines, une analyse du discours identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. pp.en ligne</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l'Université Abou Bekr Belkaid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784813v1</w:t>
+                <w:t xml:space="preserve">halshs-00784835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quotas en équipe de France de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'autre côté du média : radiographie d'une matinale dans les coulisses de France Inter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2662,126 +2662,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la peau ou l'acte de catégorisation discursive racisante médiatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">E-learning : the future of University Sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Science Po "La presse magazine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence FISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784847v1</w:t>
+                <w:t xml:space="preserve">halshs-00784823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport ou Sports, Singulier ou Pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Définition et typologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2800,126 +2800,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-learning : the future of University Sport ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Faire la peau ou l'acte de catégorisation discursive racisante médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FISU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Séminaire Science Po "La presse magazine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784823v1</w:t>
+                <w:t xml:space="preserve">halshs-00784847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du discours et études olympiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MéMoS : Mémoire du sport et études olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vert aux Verts: du chromonyme à l'anthroponyme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Le vert: Pratiques sociales et identités politiques du Moyen Age à nos jours"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,51 +3013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et corpus en analyse du discours : concepts, méthodes et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CREDAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,264 +3076,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la notion de corpus en analyse du discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">De doping à dopage, analyse d'un échantillon de production de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée d'étude des doctorants et jeunes chercheurs, Université d'Alger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Le sens c'est de la dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France. pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784856v1</w:t>
+                <w:t xml:space="preserve">halshs-00784776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming is also considering...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Réflexion sur la notion de corpus en analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Universiade Sport Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Harbin, China. pp.23-31</w:t>
+              <w:t xml:space="preserve">Première journée d'étude des doctorants et jeunes chercheurs, Université d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784758v1</w:t>
+                <w:t xml:space="preserve">halshs-00784856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De doping à dopage, analyse d'un échantillon de production de sens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Naming is also considering...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens c'est de la dynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France. pp.109-123</w:t>
+              <w:t xml:space="preserve">Winter Universiade Sport Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Harbin, China. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784776v1</w:t>
+                <w:t xml:space="preserve">halshs-00784758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Sport Events and Discourse Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire européen de l'EUSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,51 +3358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The language of Sport and Socialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Universiades de Bangkok 2007, colloque de la FISU " le sport universitaire : le sport crée l’Homme… l’Homme développe la Nation", Bangkok, 9-12 août 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bangkok, Thailand. pp.124-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinedine Zidane : more than a mythological figure, a prophet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de ISHPES (International Society for the History of Physical Education and Sport) et de l'ISSA (International Sociology of Sport Association) : Sport in a global world: past, present and future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3496,51 +3496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Armstrong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International CI-DIT : "Circulation des discours et liens sociaux: Le discours rapporté comme pratique sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3597,51 +3597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser les limites…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122 p., 2024, Série En poche, 978-2-36781-526-8</w:t>
             </w:r>
           </w:p>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
@@ -3823,51 +3823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpenter la frontière intérieure de l’île d’Hispaniola : sur les traces langagières partagées entre Haïti et la République dominicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ksenija DJORDJEVIC; Fabio SCETTI; Jean Léo LEONARD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique insulaire : avantages et désavantages d’être une île</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 291-304, Observatoire européen du plurilinguisme, 2025, Plurilinguisme</w:t>
@@ -3890,229 +3890,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières olympiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La médiatisation des athlètes paralympiques entre Chine et France : jalons d’une analyse contrastives de discours stigmatisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Hang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Blanchard. </w:t>
+              <w:t xml:space="preserve">Bernard Andrieu; Hélène Joncheray; Rémi Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Martinière, 2024, 9791040115151</w:t>
+              <w:t xml:space="preserve">Philosophie du sport: Olympisme et paralympisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.335-352, 2024, ISBN 978-2-7116-3187-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009348v1</w:t>
+                <w:t xml:space="preserve">hal-05009345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiatisation des athlètes paralympiques entre Chine et France : jalons d’une analyse contrastives de discours stigmatisants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les premières olympiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Andrieu; Hélène Joncheray; Rémi Richard. </w:t>
+              <w:t xml:space="preserve">Pascal Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie du sport: Olympisme et paralympisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, pp.335-352, 2024, ISBN 978-2-7116-3187-2</w:t>
+              <w:t xml:space="preserve">Une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Martinière, 2024, 9791040115151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009345v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence et variation des valeurs du sport dans un corpus de textes à finalités éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Européiste dans le discours radical « anti-européiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4245,51 +4245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noir c'est Black : il y a plus d'espoir... Introduction au concept de mélanymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.109-123, 2014, 978-2-908-195-40-8</w:t>
@@ -4318,51 +4318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lachkar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et médias en Méditerranée : Usages et réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
@@ -4391,51 +4391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et Représentations de sportifs africains aux Jeux olympiques d'Albertville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Laval et D. Guignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport &amp; Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.215-232, 2012</w:t>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de l'entraîneur et la prière du prêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La planète est rugby. Regards croisés sur l'ovalie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.209-223, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4565,51 +4565,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours sportifs en proie aux nationalismes et à l'ethnicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4726,51 +4726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76EA828B"/>
+    <w:nsid w:val="421612D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4957,51 +4957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5310-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140385797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206198145" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441325733" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F5KVKGJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05009326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Yahiaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.387" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hailon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/depasser-les-limites.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doubli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698614.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Hang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5310-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140385797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206198145" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441325733" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F5KVKGJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05009326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Yahiaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.387" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hailon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/depasser-les-limites.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doubli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698614.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Hang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>