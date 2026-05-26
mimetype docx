--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,4671 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4619 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en sciences du langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5310-4036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140385797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206198145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ra67t_UAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000441325733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souhaits coubertiniens des « Sports pour tous » au plan Héritage des Jeux olympiques et paralympiques de Paris 2024 : Analyse de stratégies rhétoriques textuelles et numériques à travers les dispositifs institutionnels et éducatifs du mouvement olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, http://siba-ese.unisalento.it/index.php/linguelinguaggi/issue/current</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oude Engberink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel amouyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympism and its Values in Institutional Texts and Their Circulation in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, http://diagorasjournal.com/index.php/diagoras/article/view/132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triche et signalement sur Strava : analyse des stratégies discursives et des positionnements énonciatifs à l’œuvre dans le contrôle de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique et identité plurilingues dans la littérature en contexte numérique : cas des chroniques algériennes sur Wattpad et Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'Olympisme dans et par le discours : topique instituante et dynamique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du cinétisme des systèmes de valeurs au sémantisme des modalités, 3, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflets identitaires de réfugiés syriens dans le discours médiatico-politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alsadhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le discours politique identitaire face aux migrations, vol. (8), pp.53-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qu(o)i Siri est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schibboleth, la langue comme arme de détection massive : 1937, le massacre des Haïtiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lengas.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur d’émotions : Une expérience in situ en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.014.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination identitaire : de l’inapproprié aux réappropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 188 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.188.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity nomination: from the inappropriate to the re appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stabilité et instabilité dans la production du sens : la nomination en discours, 4 (188), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la pause silencieuse dans le débat politique télévisé. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.23 - 38. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.21460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat télévisé de primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sandré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilisation de la pause silencieuse dans le débat politique télévisé. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours nationalistes racialistes et techniques politiques de subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours politique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Hailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sandré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation in French simple tenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, From now to eternity, 22, pp.157-178. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789042032682_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banque des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Televised Football Commentaries: Descriptions, narrations and representations of a non-victory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black ou Noir, emprunt d'identité ou identité d'emprunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triche et signalement sur Strava : analyse des stratégies discursives et des positionnements énonciatifs à l'oeuvre dans le contrôle de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pétrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil-Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, culture matérielle et culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS, Sep 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords et désaccords : construction des points de vue dans l'émission de cinéma Le Cercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chambéry, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans les magazines, une analyse du discours identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l'Université Abou Bekr Belkaid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tlemcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être (d'accord) ou ne pas être (d'accord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas en équipe de France de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'autre côté du média : radiographie d'une matinale dans les coulisses de France Inter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport ou Sports, Singulier ou Pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définition et typologie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : the future of University Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la peau ou l'acte de catégorisation discursive racisante médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Science Po "La presse magazine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours et études olympiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéMoS : Mémoire du sport et études olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vert aux Verts: du chromonyme à l'anthroponyme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le vert: Pratiques sociales et identités politiques du Moyen Age à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et corpus en analyse du discours : concepts, méthodes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De doping à dopage, analyse d'un échantillon de production de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens c'est de la dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la notion de corpus en analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude des doctorants et jeunes chercheurs, Université d'Alger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming is also considering...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Universiade Sport Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Harbin, China. pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Sport Events and Discourse Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire européen de l'EUSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The language of Sport and Socialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Universiades de Bangkok 2007, colloque de la FISU " le sport universitaire : le sport crée l’Homme… l’Homme développe la Nation", Bangkok, 9-12 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bangkok, Thailand. pp.124-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinedine Zidane : more than a mythological figure, a prophet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de ISHPES (International Society for the History of Physical Education and Sport) et de l'ISSA (International Sociology of Sport Association) : Sport in a global world: past, present and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Armstrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CI-DIT : "Circulation des discours et liens sociaux: Le discours rapporté comme pratique sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les limites…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 122 p., 2024, Série En poche, 978-2-36781-526-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens c'est de la dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doubli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sciences du langage, 978-2-84269-861-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter la frontière intérieure de l’île d’Hispaniola : sur les traces langagières partagées entre Haïti et la République dominicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ksenija DJORDJEVIC; Fabio SCETTI; Jean Léo LEONARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique insulaire : avantages et désavantages d’être une île</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291-304, Observatoire européen du plurilinguisme, 2025, Plurilinguisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation des athlètes paralympiques entre Chine et France : jalons d’une analyse contrastives de discours stigmatisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu; Hélène Joncheray; Rémi Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie du sport: Olympisme et paralympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.335-352, 2024, ISBN 978-2-7116-3187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières olympiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Blanchard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 9791040115151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et variation des valeurs du sport dans un corpus de textes à finalités éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du phénomène sportif. Des temps de métamorphoses, des espaces de résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Européiste dans le discours radical « anti-européiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en contre-discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir c'est Black : il y a plus d'espoir... Introduction au concept de mélanymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.109-123, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et médias en Méditerranée : Usages et réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et Représentations de sportifs africains aux Jeux olympiques d'Albertville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Laval et D. Guignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.215-232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de l'entraîneur et la prière du prêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète est rugby. Regards croisés sur l'ovalie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, pp.209-223, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sportifs en proie aux nationalismes et à l'ethnicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00440902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4726,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="421612D7"/>
+    <w:nsid w:val="1F1AE45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4957,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5310-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140385797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206198145" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441325733" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F5KVKGJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05009326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Yahiaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.387" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hailon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/depasser-les-limites.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doubli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698614.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Hang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5310-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140385797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206198145" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ra67t_UAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441325733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F5KVKGJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05009326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Yahiaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.387" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hailon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/depasser-les-limites.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doubli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698614.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Hang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>