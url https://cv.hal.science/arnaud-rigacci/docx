--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -3138,307 +3138,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Roxane Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">hal-00386274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00386274v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening and aging of wet silica gels for up-scaling of aerogel preparation</w:t>
               </w:r>
@@ -3716,77 +3716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cellulose-based carbon aerogels as catalyst support for PEM fuel cell electrodes: Electrochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,562 +4694,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of polyurethane-based aerogels and xerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecomte</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Aerogels 7. Proceedings of the 7th International Symposium on Aerogels, 350, pp.379-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.238⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 350, pp.Pages 372-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528565v1</w:t>
+                <w:t xml:space="preserve">hal-00531336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of polyurethane-based aerogels and xerogels for thermal superinsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Moreno</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 350, pp.Pages 372-378. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, Aerogels 7. Proceedings of the 7th International Symposium on Aerogels, 350, pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.06.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00531336v1</w:t>
+                <w:t xml:space="preserve">hal-00528565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of silica gels to obtain aerogels : phenomenology and basic techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bisson</w:t>
+                <w:t xml:space="preserve">Characterization of hyperporous polyurethane-based gels by non intrusive mercury porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/DRT-120019055⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (17), p.4881-4887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(03)00481-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529688v1</w:t>
+                <w:t xml:space="preserve">hal-00529725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hyperporous polyurethane-based gels by non intrusive mercury porosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pirard</w:t>
+                <w:t xml:space="preserve">Drying of silica gels to obtain aerogels : phenomenology and basic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (4), p.593-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/DRT-120019055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(03)00481-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00529725v1</w:t>
+                <w:t xml:space="preserve">hal-00529688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of comparative apparent thermal conductivity of large monolithic silica aerogels for transparent superinsulation applications</w:t>
               </w:r>
@@ -5363,319 +5363,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening of silica gels and aerogels by washing and aging processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Ann Einarsrud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Olivier Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Marcel Pajonk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Buathier</w:t>
+                <w:t xml:space="preserve">Erik Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285, p.1-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 285 (1-3), pp.Pages 154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00447-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00423-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536929v1</w:t>
+                <w:t xml:space="preserve">hal-00523875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Strengthening of silica gels and aerogels by washing and aging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Ann Einarsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barbieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+                <w:t xml:space="preserve">Gérard Marcel Pajonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Geissler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+                <w:t xml:space="preserve">S. Buathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285 (1-3), pp.Pages 154-161. </w:t>
+              <w:t xml:space="preserve">, 2001, 285, p.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00447-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00423-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523875v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
               </w:r>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,277 +7356,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrating pectin-silica aerogel nanocomposite materials with improved thermo-mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shanyu Zhao</w:t>
+                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158597v1</w:t>
+                <w:t xml:space="preserve">hal-01158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+                <w:t xml:space="preserve">Interpenetrating pectin-silica aerogel nanocomposite materials with improved thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas A Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158588v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
               </w:r>
@@ -7856,398 +7856,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-isolants thermiques à pression atmosphérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aérogels de polyuréthane mésoporeux pour l’isolation thermique : propriétés texturales, thermiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112718v1</w:t>
+                <w:t xml:space="preserve">hal-01113195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels Materials for Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Alvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on "Porous Ceramics for Environmental Protection, Energy-related Technologies and Advanced Industrial Cycles", CIMTEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">Japanese-European workshop “Cellulose and Functional Polysaccharides”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112712v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérogels de polyuréthane mésoporeux pour l’isolation thermique : propriétés texturales, thermiques et mécaniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-isolants thermiques à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113195v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerogels Materials for Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese-European workshop “Cellulose and Functional Polysaccharides”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Symposium on "Porous Ceramics for Environmental Protection, Energy-related Technologies and Advanced Industrial Cycles", CIMTEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113193v1</w:t>
+                <w:t xml:space="preserve">hal-01112712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thermal superinsulating materials from pectin based bio-aerogels</w:t>
               </w:r>
@@ -8598,260 +8598,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin and pectin-silica aerogels: new promising thermal super-insulating materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113187v1</w:t>
+                <w:t xml:space="preserve">hal-01112727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+                <w:t xml:space="preserve">Pectin and pectin-silica aerogels: new promising thermal super-insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112727v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-silica hybrid aerogels from “one-pot” synthesis</w:t>
               </w:r>
@@ -9674,51 +9674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, properties and applications of novel cellulose and cellulose acetate aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10097,51 +10097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aérogels : des matériaux prometteurs pour les applications énergétiques et environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10287,51 +10287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10382,64 +10382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,234 +10786,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis supercritical drying, structural and thermal properties of polyrethane aerogels : preliminary results</w:t>
+                <w:t xml:space="preserve">Nouveaux matériaux isolants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th meeting on supercritical fluids (Particle Design - Materials and natural products processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Antibes-Juan les Pins, France. p.237-242</w:t>
+              <w:t xml:space="preserve">Colloque national des Thermiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Grenoble, France. p.105-1116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539156v1</w:t>
+                <w:t xml:space="preserve">hal-00539136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux isolants</w:t>
+                <w:t xml:space="preserve">Synthesis supercritical drying, structural and thermal properties of polyrethane aerogels : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national des Thermiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Grenoble, France. p.105-1116</w:t>
+              <w:t xml:space="preserve">7th meeting on supercritical fluids (Particle Design - Materials and natural products processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Antibes-Juan les Pins, France. p.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539136v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale elaboration process of transparent and monolithic silica aerogels</w:t>
               </w:r>
@@ -11176,51 +11176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 1999 "Thermique et Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France. p.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11258,51 +11258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct CO2 Supercritical Drying on large Monolithic silica aerogels for transparent insulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11487,51 +11487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens - SFT 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Toulouse, France. p. 595-600 - ISBN 978-2-84299-034-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11582,51 +11582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehrgurger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13622,51 +13622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFB97995"/>
+    <w:nsid w:val="94F03BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13853,51 +13853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rigacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7489-8537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118598864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Effraimopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16121628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01612276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Markevicius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.09.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Niemeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0514-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4538-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LMF1GV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201507328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9Z17DN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MZW56S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0314-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zar Luis Biazon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Brambilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia M. Pizzolato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o H. Z. dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2695-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM9D5V5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. Stedile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele B. Pergher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2008.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNLDCKF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Astrid Str&#248;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-1505-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-501TH9Q2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan P. Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F. Petry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Pozebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M41DCF19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Severo Rodembusch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Franciscato Campo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter St&#233;fani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rochas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Einarsrud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Nilsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ann Einarsrud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcel Pajonk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buathier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00423-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZQ4MZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrina Paraskevopoulou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas A Huber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113159v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya P. da Silveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano V. Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086223" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05449913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C. Pierre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLRS7HZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476349v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rigacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7489-8537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118598864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Effraimopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16121628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01612276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Markevicius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.09.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Niemeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0514-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4538-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LMF1GV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201507328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9Z17DN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MZW56S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0314-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zar Luis Biazon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Brambilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia M. Pizzolato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o H. Z. dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2695-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM9D5V5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. Stedile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele B. Pergher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2008.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNLDCKF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Astrid Str&#248;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-1505-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-501TH9Q2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan P. Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F. Petry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Pozebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M41DCF19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Severo Rodembusch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Franciscato Campo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter St&#233;fani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rochas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Einarsrud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Nilsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ann Einarsrud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcel Pajonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buathier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00423-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZQ4MZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrina Paraskevopoulou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas A Huber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113159v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya P. da Silveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano V. Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086223" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05449913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C. Pierre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLRS7HZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476349v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>