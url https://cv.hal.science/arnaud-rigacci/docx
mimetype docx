--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1029,378 +1029,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal superinsulating silica aerogels reinforced with short man-made cellulose fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambient-dried thermal superinsulating monolithic silica-based aerogels with short cellulosic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Markevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (4), pp.2210-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0514-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612276v1</w:t>
+                <w:t xml:space="preserve">hal-02420015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient-dried thermal superinsulating monolithic silica-based aerogels with short cellulosic fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philipp Niemeyer</w:t>
+                <w:t xml:space="preserve">Aerogels: a fascinating class of materials with a wide potential of application fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Smirnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0514-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (3), pp.375-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-017-4538-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420015v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels: a fascinating class of materials with a wide potential of application fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal superinsulating silica aerogels reinforced with short man-made cellulose fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Markevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Smirnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (3), pp.375-376. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-017-4538-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633563v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured interpenetrated organic-inorganic aerogels with thermal superinsulating properties</w:t>
               </w:r>
@@ -1522,315 +1522,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose–silica aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim J. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yucheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (48), pp.14490-14494 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201507328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420102v1</w:t>
+                <w:t xml:space="preserve">hal-01215590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose–silica aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yucheng Zhang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Brunner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 127 (48), pp.14490-14494 </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.293-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201507328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215590v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xerocellulose: lightweight, porous and hydrophobic cellulose prepared via ambient drying</w:t>
               </w:r>
@@ -1933,103 +1933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yucheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (48), pp.14282-14286. </w:t>
@@ -2723,51 +2723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalisation and chemical characterisation of cellulose-derived carbon aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,307 +3138,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Gavillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386274v1</w:t>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening and aging of wet silica gels for up-scaling of aerogel preparation</w:t>
               </w:r>
@@ -3716,77 +3716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cellulose-based carbon aerogels as catalyst support for PEM fuel cell electrodes: Electrochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,329 +4107,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first silica aerogels fluorescent by exited state intramolecular proton transfer mechanism (ESIPT)</w:t>
+                <w:t xml:space="preserve">Smectic ordering in polymer crystal-silica aerogel nanocomposites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiano Severo Rodembusch</w:t>
+                <w:t xml:space="preserve">Nadya Pesce da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandra Franciscato Campo</w:t>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valter Stéfani</w:t>
+                <w:t xml:space="preserve">Cyril Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vargas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, N° 15 p. 1537-1541</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79, pp.579-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018566v1</w:t>
+                <w:t xml:space="preserve">hal-00101812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic ordering in polymer crystal-silica aerogel nanocomposites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first silica aerogels fluorescent by exited state intramolecular proton transfer mechanism (ESIPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+                <w:t xml:space="preserve">Fabiano Severo Rodembusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Rochas</w:t>
+                <w:t xml:space="preserve">Leandra Franciscato Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Stéfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 79, pp.579-585</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, N° 15 p. 1537-1541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101812v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ESIPT fluorescent dye-doped silica aerogel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Severo Rodembusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandra Franciscato Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Stéfani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 229, p. 188-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4448,532 +4448,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvment of the silica aerogel strenghtening process for scaling up monolitic tile production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of evaporative drying of treated silica gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Pirard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 350, p.196-201</w:t>
+              <w:t xml:space="preserve">, 2004, p.230-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528808v1</w:t>
+                <w:t xml:space="preserve">hal-00528594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of evaporative drying of treated silica gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of polyurethane-based aerogels and xerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bisson</w:t>
+                <w:t xml:space="preserve">J.C. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lecomte</w:t>
+                <w:t xml:space="preserve">Maryline Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, p.230-237</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 350, pp.Pages 372-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528594v1</w:t>
+                <w:t xml:space="preserve">hal-00531336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of polyurethane-based aerogels and xerogels for thermal superinsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Moreno</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 350, pp.Pages 372-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.06.049⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Aerogels 7. Proceedings of the 7th International Symposium on Aerogels, 350, pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00531336v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvment of the silica aerogel strenghtening process for scaling up monolitic tile production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Einarsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Aerogels 7. Proceedings of the 7th International Symposium on Aerogels, 350, pp.379-384. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 350, p.196-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528565v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hyperporous polyurethane-based gels by non intrusive mercury porosimetry</w:t>
               </w:r>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,90 +5105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of silica gels to obtain aerogels : phenomenology and basic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5363,465 +5363,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barbieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+                <w:t xml:space="preserve">Erik Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Geissler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+                <w:t xml:space="preserve">Hébert Bruce Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285 (1-3), pp.Pages 154-161. </w:t>
+              <w:t xml:space="preserve">, 2001, 285 (1-3), p. 187-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00447-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00452-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523875v1</w:t>
+                <w:t xml:space="preserve">hal-00536989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening of silica gels and aerogels by washing and aging processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Ann Einarsrud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Buathier</w:t>
+                <w:t xml:space="preserve">Olivier Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285, p.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00423-9⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 285 (1-3), pp.Pages 154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536929v1</w:t>
+                <w:t xml:space="preserve">hal-00523875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening of silica gels and aerogels by washing and aging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Ann Einarsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chevalier</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marcel Pajonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hébert Bruce Sallée</w:t>
+                <w:t xml:space="preserve">S. Buathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285 (1-3), p. 187-193. </w:t>
+              <w:t xml:space="preserve">, 2001, 285, p.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00452-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00423-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536989v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation in monolithic silica aerogels and thermal properties</w:t>
               </w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6547,64 +6547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Markevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ladj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6748,409 +6748,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal superinsulating and monolithic cellulose fiber – silica aerogel composites via ambient drying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426931v1</w:t>
+                <w:t xml:space="preserve">hal-01485149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t>
+                <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on rational design for improved functionalities of porous inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485149v1</w:t>
+                <w:t xml:space="preserve">hal-01427289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal superinsulating and monolithic cellulose fiber – silica aerogel composites via ambient drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Markevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on rational design for improved functionalities of porous inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427289v1</w:t>
+                <w:t xml:space="preserve">hal-01426931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t>
+                <w:t xml:space="preserve">Bio-aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
@@ -7185,97 +7185,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN (Energy, Materials, Nanotechnology) Meeting on Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144591v1</w:t>
+                <w:t xml:space="preserve">hal-01144598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels</w:t>
+                <w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
@@ -7310,616 +7310,504 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t>
+              <w:t xml:space="preserve">EMN (Energy, Materials, Nanotechnology) Meeting on Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144598v1</w:t>
+                <w:t xml:space="preserve">hal-01144591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+                <w:t xml:space="preserve">Interpenetrating pectin-silica aerogel nanocomposite materials with improved thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas A Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158588v1</w:t>
+                <w:t xml:space="preserve">hal-01158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrating pectin-silica aerogel nanocomposite materials with improved thermo-mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shanyu Zhao</w:t>
+                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158597v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-isolants thermiques à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113177v1</w:t>
+                <w:t xml:space="preserve">hal-01112718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of cellulose aerogels and their organic-inorganic hybrids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerogels Materials for Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th ACS national meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Symposium on "Porous Ceramics for Environmental Protection, Energy-related Technologies and Advanced Industrial Cycles", CIMTEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113013v1</w:t>
+                <w:t xml:space="preserve">hal-01112712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aérogels de polyuréthane mésoporeux pour l’isolation thermique : propriétés texturales, thermiques et mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hébert Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,73 +7822,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8059,799 +7947,911 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese-European workshop “Cellulose and Functional Polysaccharides”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-isolants thermiques à pression atmosphérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New thermal superinsulating materials from pectin based bio-aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Nanostructured Materials (NANO-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112718v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels Materials for Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured organic-inorganic cellulose-based aerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Alvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Reichenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on "Porous Ceramics for Environmental Protection, Energy-related Technologies and Advanced Industrial Cycles", CIMTEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">11th French-Romania Conference on polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Piteşti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112712v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thermal superinsulating materials from pectin based bio-aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-aerogels pour la superisolation thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nanostructured Materials (NANO-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113019v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured organic-inorganic cellulose-based aerogels for thermal superinsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pectin and pectin-silica aerogels: new promising thermal super-insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th French-Romania Conference on polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Piteşti, Romania</w:t>
+              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113159v1</w:t>
+                <w:t xml:space="preserve">hal-01113187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels pour la superisolation thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+                <w:t xml:space="preserve">Guillaume Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113199v1</w:t>
+                <w:t xml:space="preserve">hal-01112727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Nanostructuration of cellulose aerogels and their organic-inorganic hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Rémi Courseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">247th ACS national meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112727v1</w:t>
+                <w:t xml:space="preserve">hal-01113013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin and pectin-silica aerogels: new promising thermal super-insulating materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113187v1</w:t>
+                <w:t xml:space="preserve">hal-01113177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-silica hybrid aerogels from “one-pot” synthesis</w:t>
               </w:r>
@@ -9053,51 +9053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Wiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDLC electrodes from cellulose-based carbon aerogels : influence of the carbon surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,64 +9674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, properties and applications of novel cellulose and cellulose acetate aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smectic ordering in polymer liquid crystal-silica aerogel nanocomposites. studies of DSC and SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya P. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10097,51 +10097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aérogels : des matériaux prometteurs pour les applications énergétiques et environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10173,601 +10173,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEROGEL-LIKE MATERIALS FOR BUILDING SUPER INSULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on nanotechnology in Construction NICOM 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Bilbao, Spain. p.383-393 - ISBN 2-91243-87-X</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th European Symposium on Electrochemical Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527397v1</w:t>
+                <w:t xml:space="preserve">hal-00023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent diffusion during the supercritical CO2 drying of silica aerogels.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AEROGEL-LIKE MATERIALS FOR BUILDING SUPER INSULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Tantot-Neirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Polish Drying Symposium XI PSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Pozna, Poland</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on nanotechnology in Construction NICOM 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Bilbao, Spain. p.383-393 - ISBN 2-91243-87-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023860v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Solvent diffusion during the supercritical CO2 drying of silica aerogels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th European Symposium on Electrochemical Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.333-338</w:t>
+              <w:t xml:space="preserve">11th Polish Drying Symposium XI PSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pozna, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023856v1</w:t>
+                <w:t xml:space="preserve">hal-00023860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2, drying of silica aerogels synthetized in 2-propanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les silices nanoporeuses et les aérogels de silice : les différentes voies d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Italian conference on supercritical fluids and their applications and 9th meeting on supercriticals fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Trieste, Italy. p.12 / ISBN 2-905267-42-9 CD-ROM</w:t>
+              <w:t xml:space="preserve">CACEMI, journée d'information spécialisée "Matériaux nanoporeux et enveloppes pour super-isolants sous vide : élaboration et propriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529400v1</w:t>
+                <w:t xml:space="preserve">hal-00528877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les silices nanoporeuses et les aérogels de silice : les différentes voies d'élaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical CO2, drying of silica aerogels synthetized in 2-propanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CACEMI, journée d'information spécialisée "Matériaux nanoporeux et enveloppes pour super-isolants sous vide : élaboration et propriété</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Italian conference on supercritical fluids and their applications and 9th meeting on supercriticals fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Trieste, Italy. p.12 / ISBN 2-905267-42-9 CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528877v1</w:t>
+                <w:t xml:space="preserve">hal-00529400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale du séchage des gels de silice nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées de l'AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Albi, France. p.111-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10900,77 +10900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Repoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th meeting on supercritical fluids (Particle Design - Materials and natural products processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Antibes-Juan les Pins, France. p.237-242</w:t>
@@ -11176,51 +11176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 1999 "Thermique et Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France. p.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11258,51 +11258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct CO2 Supercritical Drying on large Monolithic silica aerogels for transparent insulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11366,77 +11366,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 1999 "Thermique et matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France. p.363-368 ISBN 2-84299-120-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11455,243 +11455,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité thermique équivalente d'aérogels monolithiques de silice et relations à leur structure</w:t>
+                <w:t xml:space="preserve">Elaboration et étude des relations entre la structure et les propriétés thermiques d'aérogels monolithiques de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehrgurger-Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens - SFT 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Toulouse, France. p. 595-600 - ISBN 978-2-84299-034-3</w:t>
+              <w:t xml:space="preserve">des Journées d'Automne de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France. 2.11, page 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617972v1</w:t>
+                <w:t xml:space="preserve">hal-00617977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et étude des relations entre la structure et les propriétés thermiques d'aérogels monolithiques de silice</w:t>
+                <w:t xml:space="preserve">Conductivité thermique équivalente d'aérogels monolithiques de silice et relations à leur structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">des Journées d'Automne de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France. 2.11, page 107</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens - SFT 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Toulouse, France. p. 595-600 - ISBN 978-2-84299-034-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617977v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12275,51 +12275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight superinsulating RF-APTES aerogel blankets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12370,51 +12370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight (super)insulating organic-inorganic hybrid aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12712,361 +12712,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulosic and Polyurethane Aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerogels for Superinsulation: A Synoptic View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Koebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerogels Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 191-214 - Part IV, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
+              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 607-633 - Part VIII, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800470v1</w:t>
+                <w:t xml:space="preserve">hal-00800575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels for Superinsulation: A Synoptic View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Koebel</w:t>
+                <w:t xml:space="preserve">SiO2 Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain C. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. (Eds.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerogels Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 607-633 - Part VIII, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_26⟩</w:t>
+              <w:t xml:space="preserve">, Springer Verlag, pp.21-45 - Part II, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800575v1</w:t>
+                <w:t xml:space="preserve">hal-00800463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO2 Aerogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulosic and Polyurethane Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerogels Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Verlag, pp.21-45 - Part II, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
+              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 191-214 - Part IV, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800463v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13078,51 +13078,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulating Silica Xerogel Plaster</w:t>
+                <w:t xml:space="preserve">Enduit isolant à base de xerogel de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aulagnier</w:t>
@@ -13154,93 +13154,93 @@
                 <w:t xml:space="preserve">Anne Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echantillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2523922. 2011, Also published as: FR2955102 (A1) WO2011083174 (A1)</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2955102. 2011, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802101v1</w:t>
+                <w:t xml:space="preserve">hal-00800396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enduit isolant à base de xerogel de silice</w:t>
+                <w:t xml:space="preserve">Insulating Silica Xerogel Plaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aulagnier</w:t>
@@ -13272,99 +13272,99 @@
                 <w:t xml:space="preserve">Anne Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echantillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2955102. 2011, 22 p</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2523922. 2011, Also published as: FR2955102 (A1) WO2011083174 (A1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800396v1</w:t>
+                <w:t xml:space="preserve">hal-00802101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d'élaboration de Xérogels de silice hydrophobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13622,51 +13622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94F03BC4"/>
+    <w:nsid w:val="105BBB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13853,51 +13853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rigacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7489-8537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118598864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Effraimopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16121628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01612276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Markevicius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.09.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Niemeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0514-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4538-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LMF1GV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201507328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9Z17DN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MZW56S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0314-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zar Luis Biazon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Brambilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia M. Pizzolato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o H. Z. dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2695-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM9D5V5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. Stedile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele B. Pergher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2008.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNLDCKF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Astrid Str&#248;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-1505-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-501TH9Q2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan P. Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F. Petry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Pozebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M41DCF19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Severo Rodembusch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Franciscato Campo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter St&#233;fani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rochas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Einarsrud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Nilsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ann Einarsrud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcel Pajonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buathier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00423-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZQ4MZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrina Paraskevopoulou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas A Huber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113159v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya P. da Silveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano V. Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086223" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05449913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C. Pierre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLRS7HZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476349v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rigacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7489-8537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118598864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Effraimopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16121628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Markevicius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Niemeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0514-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4538-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01612276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LMF1GV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201507328" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9Z17DN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MZW56S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0314-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zar Luis Biazon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Brambilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia M. Pizzolato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o H. Z. dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2695-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM9D5V5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. Stedile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele B. Pergher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2008.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNLDCKF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Astrid Str&#248;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-1505-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-501TH9Q2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan P. Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F. Petry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Pozebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M41DCF19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rochas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Severo Rodembusch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Franciscato Campo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter St&#233;fani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Einarsrud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Nilsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ann Einarsrud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcel Pajonk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buathier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00423-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZQ4MZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrina Paraskevopoulou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas A Huber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112712v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113193v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113019v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113187v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya P. da Silveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano V. Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086223" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527397v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05449913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800463v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C. Pierre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLRS7HZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476349v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>