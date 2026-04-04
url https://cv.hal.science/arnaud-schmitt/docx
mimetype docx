--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1391,183 +1391,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Making the Case for Self-narration Against Autofiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auto/Biography Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (1), pp.122-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08989575.2010.10815365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Knots, Story Lines, and Hermeneutical Lines: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storyworlds: A Journal of Narrative Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (2), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5250/storyworlds.6.2.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229587v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05229597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hyperréalisme de Nicholson Baker, ou comment se refamiliariser avec le quotidien</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2725,158 +2725,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Figure du Passeur. Transmission et mobilité culturelles dans les mondes anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et Esthétique de la Déviance en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2-86781-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je réel/je fictif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail. 2010, 978-2-8107-0117-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2886,285 +2987,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Hybridity in Life Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridity in Life Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-19, 2024, Palgrave Studies in Life Writing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51804-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51804-1_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05242531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Pragmatics of Autofiction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Autofictional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.83-99, 2022, Palgrave Studies in Life Writing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78440-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78440-9_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05242601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Autobiography / Autofiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.658-662, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110279818-083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110279818-083⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05242606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3180,430 +3281,430 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labilité des genres. Le désir du hors genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPPA, pp.11-17, 2018, 978-2-35311-100-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand tour identitaire: Vanessa Oltra, Mary Smith et Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières d'Adam Smith. La Philosophie et l'Économie en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, pp.43-54, 2016, 9782356874580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vilain, un autofictionniste entre théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe Vilain ou la dialectique des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.197-207, 2015, 1030900116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the case for self-narration against autofiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Auto Biography Studies Reader</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.330-335, 2015, 9781138904781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Autoficción y la poética cognitiva » (traducción del francés de Ana Casas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iberoamericana : Vervuert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El yo fabulado, Nuevas aproximaciones críticas a la autoficción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-64, 2014, 978-84-8489-841-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectivisme dans Is There a Text in this Class? de Stanley Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l’Adour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception, Perspective, Perspicacité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-150, 2014, 978-2-343-04280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3645,73 +3746,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-85892-419-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de la déviance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3727,1156 +3828,1156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Esthétique de la Déviance en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.11-16, 2012, 978-2-86781-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativisme et valeur du texte selon Joseph Margolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qui fait la valeur des textes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-202, 2011, 978-2915271454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativisme et Valeur du Texte selon Joseph Margolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chollier, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qui fait la valeur des textes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Reims, pp.181--202, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’autonarration à la fiction du réel : les mobilités subjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autofiction(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.417-440, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.3741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.3741⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05247059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’autonarration à la fiction du réel : les mobilités subjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grell, Isabelle and Burgelin, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autofiction(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.417--440, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whit Stillman’s Hybrid Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Left Out, Texts and Ur-Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-61, 2009, 2864809729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whit Stillman’s Hybrid Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collé-Bak, Nathalie and Latham, Monica and Ten Eyck, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Left Out, Texts and Ur-Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.243--261, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar Park de Bret Easton Ellis : l’Autobiographie Autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Autre (dir. J. Dove-Rume, M. Naumann et T. Tran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, pp.201-18, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation auteur-lecteur vue à travers le prisme des actes autobiographiques de Jonathan Franzen et Brest Easton Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Houdiard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-106, 2008, 2356920013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de soi dans les Actes auto-narratifs de Philip Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres et Limites dans les Sociétés, les Littératures et les Arts en Amérique du Nord (dir. YC Grandjeat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-205, 2007, 978-28-5892-340-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés ethnocentriques, selon Richard Rorty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens de la communauté dans les sociétés, les littératures et les arts d'Amérique du Nord (dir. YC Grandjeat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-242, 2006, 978-2-85892-339-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les pas de John Rebus à Edimbourg : pérégrinations symboliques dans l’œuvre de Ian Rankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de voyage et romans voyageurs dans le littérature contemporaine de langue anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21.1, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.16839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.16839⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05250133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modernités pragmatistes : un phénomène horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Paris XII – Val de Marne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernité Mode d’Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-170, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heartbreaking Work of Staggering Genius : la création d’une métatextualité dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamporphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-289., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces iconiques, espaces collectifs dans l’œuvre de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icônes/Iconoclasmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-196, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hétéroclite narratif dans l’œuvre de Philip Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’hétérogène et l’hétéroclite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-222, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4886,51 +4987,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofiction, Emotions, and Humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Effe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4955,463 +5056,470 @@
               <w:t xml:space="preserve">Life Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (1), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14484528.2021.2010594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mensonge/Lying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, https://revues.u-bordeaux-montaigne.fr/leaves/issue/view/30, 2019</w:t>
+              <w:t xml:space="preserve">, 8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242418v1</w:t>
+                <w:t xml:space="preserve">hal-05536259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mensonge/Lying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Mensonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 8, https://revues.u-bordeaux-montaigne.fr/leaves/issue/view/30, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mensonge/Lying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, n°8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Chronicles of the End of the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (2), 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.8278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.8278⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05242448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pragmatisme: Une Idée Américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5421,114 +5529,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et enjeux du récit : la non-congruence dans la série Zuckerman de Philip Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Bordeaux Montaigne, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002BOR30035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04212838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5596,51 +5704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6266A693"/>
+    <w:nsid w:val="BA6BC33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-schmitt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9570-9562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069369143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.18029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2025.2488587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2022.2138513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Effe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2021.2010594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.7353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2020.1753486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi8.328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2018.1478598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kjerkegaard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2016.1184543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2016.1096667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5250/storyworlds.6.2.0075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2010.10815365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.3075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/POETI.170.0143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.124.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.1832" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51804-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08855-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51804-1_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78440-9_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110279818-083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.3741" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16839" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8278" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04212838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-schmitt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9570-9562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069369143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.18029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2025.2488587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2022.2138513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Effe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2021.2010594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.7353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2020.1753486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi8.328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2018.1478598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kjerkegaard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2016.1184543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2016.1096667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2010.10815365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5250/storyworlds.6.2.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.3075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/POETI.170.0143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.124.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.1832" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51804-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08855-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51804-1_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78440-9_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110279818-083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.3741" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285809v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8278" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04212838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>