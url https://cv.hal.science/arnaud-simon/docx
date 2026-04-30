--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1675,356 +1675,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialisation and participation in the metropolisation dynamics of European-listed property companies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Languillon</w:t>
+                <w:t xml:space="preserve">A methodology to analyze local housing wealth divergences in an aging shock context: application to the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Essafi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saadallah Zaiter</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Real Estate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.223-242. </w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (6), pp.1071-1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JERER-10-2019-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2020.1813692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089595v1</w:t>
+                <w:t xml:space="preserve">hal-05089590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rent dynamics in France between 1970 and 2013</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financialisation and participation in the metropolisation dynamics of European-listed property companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Malle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadallah Zaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Real Estate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.223-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JERER-10-2019-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369845v1</w:t>
+                <w:t xml:space="preserve">hal-05089595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to analyze local housing wealth divergences in an aging shock context: application to the case of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Essafi Zouari</w:t>
+                <w:t xml:space="preserve">Rent dynamics in France between 1970 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Malle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of European Real Estate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089590v1</w:t>
+                <w:t xml:space="preserve">hal-03369845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rent dynamics in France between 1970 and 2013</w:t>
               </w:r>
@@ -2121,408 +2121,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richesse immobilière et encours des prêts immobiliers : Quelles divergences territoriales aujourd’hui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International money supply and real estate risk premium: The case of the London office market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, </w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.132.0233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279959v1</w:t>
+                <w:t xml:space="preserve">hal-01778910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International money supply and real estate risk premium: The case of the London office market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Coen</w:t>
+                <w:t xml:space="preserve">Richesse immobilière et encours des prêts immobiliers : Quelles divergences territoriales aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simon</w:t>
+                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, </w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.132.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778910v1</w:t>
+                <w:t xml:space="preserve">hal-02279959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des arrondissements dans la formation des prix immobiliers à Paris: diffusion ou localisation ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (4), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 1 (Janvier)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778932v1</w:t>
+                <w:t xml:space="preserve">hal-03994986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence des arrondissements dans la formation des prix immobiliers à Paris: diffusion ou localisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (Janvier)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2017 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.174.0673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994986v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier &amp;quot;L’immobilier, un actif en pleine réflexion</w:t>
               </w:r>
@@ -2593,278 +2593,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward Curve Risk Factors Analysis in the UK Real Estate Market</w:t>
+                <w:t xml:space="preserve">The ex-ante impact of conflict over infrastructure settings on residential property values. The case of Paris's suburban zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Arnaud Drouhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Essafi</w:t>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real Estate Finance and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11146-015-9534-z⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (13), pp.2404-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098014546499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438428v1</w:t>
+                <w:t xml:space="preserve">hal-01277131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ex-ante impact of conflict over infrastructure settings on residential property values. The case of Paris's suburban zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forward Curve Risk Factors Analysis in the UK Real Estate Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+                <w:t xml:space="preserve">Pierre-Arnaud Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (13), pp.2404-2424. </w:t>
+              <w:t xml:space="preserve">Journal of Real Estate Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098014546499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11146-015-9534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277131v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What added value do Estate Agents offer compared to FSBO transaction? Explanation from a perceived advantages model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective des coûts de transaction perçus : une explication de l'intermédiation immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are property derivatives a leading indicator of the real estate market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,502 +3844,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5ème CREM research seminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Real Estate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">5ème CREM research seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993112v1</w:t>
+                <w:t xml:space="preserve">hal-03967729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5ème CREM research seminar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème CREM research seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Real Estate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967729v1</w:t>
+                <w:t xml:space="preserve">hal-03993112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing valuation in terms of quality behind the price veil: Insights from office markets within Europe</w:t>
+                <w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mege Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Piazolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reland International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">European Real Estate Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901703v1</w:t>
+                <w:t xml:space="preserve">hal-01905808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing quality behind the price veil: Insights from office markets within Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing valuation in terms of quality behind the price veil: Insights from office markets within Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Real Estate Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bonita Springs, United States</w:t>
+              <w:t xml:space="preserve">Reland International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905787v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing quality behind the price veil: Insights from office markets within Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Piazolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mege Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Piazolo</w:t>
+                <w:t xml:space="preserve">Olivier Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Real Estate Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Real Estate Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bonita Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905808v1</w:t>
+                <w:t xml:space="preserve">hal-01905787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived quality of the buildings in the Paris office market</w:t>
               </w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived transactions costs: an explanation of the real estate brokerage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais de commission : une explication de la mauvaise image des agents immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of litigation over infrastructure settings on residential property values in Paris's suburban zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERES 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,260 +4781,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of infrastructure setting litigation on residential property values in Paris’s suburban zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+                <w:t xml:space="preserve">Non-Stationary Semivariogram Analysis Using Real Estate Transaction Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyawan Srikhum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. annual international conference of the European Real Estate Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Real Estate Society (ESRS). FRA., Jun 2010, Milan, Italy. 22 p</w:t>
+              <w:t xml:space="preserve">ERES 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198052v1</w:t>
+                <w:t xml:space="preserve">halshs-00551308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Stationary Semivariogram Analysis Using Real Estate Transaction Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piyawan Srikhum</w:t>
+                <w:t xml:space="preserve">The impact of infrastructure setting litigation on residential property values in Paris’s suburban zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERES 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Milan, Italy</w:t>
+              <w:t xml:space="preserve">17. annual international conference of the European Real Estate Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Real Estate Society (ESRS). FRA., Jun 2010, Milan, Italy. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551308v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The litigation of public facility project and the housing market’s anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICS REal estate international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Institution of Chartered Surveyors (RICS). INT., Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5834,273 +5834,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détention d'actifs immobiliers</w:t>
+                <w:t xml:space="preserve">L'immobilier, support d'investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Burckel</w:t>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chavanel</w:t>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemoyne</w:t>
+                <w:t xml:space="preserve">Gérard Heno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ould Brahim</w:t>
+                <w:t xml:space="preserve">Abel Mahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.329-346, 2014</w:t>
+              <w:t xml:space="preserve">, pp.305-328, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492232v1</w:t>
+                <w:t xml:space="preserve">hal-01638581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immobilier, support d'investissement</w:t>
+                <w:t xml:space="preserve">La détention d'actifs immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+                <w:t xml:space="preserve">Denis Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dubois</w:t>
+                <w:t xml:space="preserve">Olivier Chavanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Heno</w:t>
+                <w:t xml:space="preserve">Martine Lemoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Mahboub</w:t>
+                <w:t xml:space="preserve">Abdallah Ould Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.305-328, 2014</w:t>
+              <w:t xml:space="preserve">, pp.329-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638581v1</w:t>
+                <w:t xml:space="preserve">hal-01492232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés immobiliers des métropoles françaises</w:t>
               </w:r>
@@ -6622,51 +6622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2022-0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nassili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Malle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09599916.2023.2171305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi Zouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nasreddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10527001.2022.2026030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Zaiter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-10-2019-0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourcelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1813692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03713559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pourcelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-12-2019-0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.132.0233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Deutsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quettier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.174.0673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Drouhin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11146-015-9534-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014546499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2013-0014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Srikhum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138074v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dargnies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemoyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Brahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Heno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mahboub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cusin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard Claire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2022-0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nassili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Malle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09599916.2023.2171305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi Zouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nasreddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10527001.2022.2026030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Zaiter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1813692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-10-2019-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03713559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pourcelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-12-2019-0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.01.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.132.0233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Deutsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quettier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.174.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014546499" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Drouhin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11146-015-9534-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2013-0014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Srikhum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138074v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dargnies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Heno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mahboub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemoyne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Brahim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cusin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard Claire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>