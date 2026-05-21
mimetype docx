--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2121,222 +2121,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International money supply and real estate risk premium: The case of the London office market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Coen</w:t>
+                <w:t xml:space="preserve">Richesse immobilière et encours des prêts immobiliers : Quelles divergences territoriales aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simon</w:t>
+                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, </w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.132.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778910v1</w:t>
+                <w:t xml:space="preserve">hal-02279959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richesse immobilière et encours des prêts immobiliers : Quelles divergences territoriales aujourd’hui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International money supply and real estate risk premium: The case of the London office market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, </w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.132.0233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279959v1</w:t>
+                <w:t xml:space="preserve">hal-01778910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2593,278 +2593,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ex-ante impact of conflict over infrastructure settings on residential property values. The case of Paris's suburban zones</w:t>
+                <w:t xml:space="preserve">Forward Curve Risk Factors Analysis in the UK Real Estate Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+                <w:t xml:space="preserve">Pierre-Arnaud Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098014546499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real Estate Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11146-015-9534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277131v1</w:t>
+                <w:t xml:space="preserve">hal-01438428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward Curve Risk Factors Analysis in the UK Real Estate Market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ex-ante impact of conflict over infrastructure settings on residential property values. The case of Paris's suburban zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Arnaud Drouhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Essafi</w:t>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real Estate Finance and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (4), </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (13), pp.2404-2424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11146-015-9534-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098014546499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438428v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What added value do Estate Agents offer compared to FSBO transaction? Explanation from a perceived advantages model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective des coûts de transaction perçus : une explication de l'intermédiation immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are property derivatives a leading indicator of the real estate market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,204 +3844,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5ème CREM research seminar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème CREM research seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Real Estate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967729v1</w:t>
+                <w:t xml:space="preserve">hal-03993112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5ème CREM research seminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Real Estate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">5ème CREM research seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993112v1</w:t>
+                <w:t xml:space="preserve">hal-03967729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t>
               </w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived transactions costs: an explanation of the real estate brokerage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais de commission : une explication de la mauvaise image des agents immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larceneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of litigation over infrastructure settings on residential property values in Paris's suburban zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERES 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4869,77 +4869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of infrastructure setting litigation on residential property values in Paris’s suburban zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. annual international conference of the European Real Estate Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Real Estate Society (ESRS). FRA., Jun 2010, Milan, Italy. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4964,77 +4964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The litigation of public facility project and the housing market’s anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICS REal estate international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Institution of Chartered Surveyors (RICS). INT., Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5834,273 +5834,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immobilier, support d'investissement</w:t>
+                <w:t xml:space="preserve">La détention d'actifs immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+                <w:t xml:space="preserve">Denis Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dubois</w:t>
+                <w:t xml:space="preserve">Olivier Chavanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Heno</w:t>
+                <w:t xml:space="preserve">Martine Lemoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Mahboub</w:t>
+                <w:t xml:space="preserve">Abdallah Ould Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.305-328, 2014</w:t>
+              <w:t xml:space="preserve">, pp.329-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638581v1</w:t>
+                <w:t xml:space="preserve">hal-01492232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détention d'actifs immobiliers</w:t>
+                <w:t xml:space="preserve">L'immobilier, support d'investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Burckel</w:t>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chavanel</w:t>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemoyne</w:t>
+                <w:t xml:space="preserve">Gérard Heno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ould Brahim</w:t>
+                <w:t xml:space="preserve">Abel Mahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.329-346, 2014</w:t>
+              <w:t xml:space="preserve">, pp.305-328, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492232v1</w:t>
+                <w:t xml:space="preserve">hal-01638581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés immobiliers des métropoles françaises</w:t>
               </w:r>
@@ -6622,51 +6622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2022-0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nassili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Malle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09599916.2023.2171305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi Zouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nasreddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10527001.2022.2026030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Zaiter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1813692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-10-2019-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03713559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pourcelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-12-2019-0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.01.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.132.0233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Deutsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quettier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.174.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014546499" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Drouhin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11146-015-9534-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2013-0014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Srikhum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138074v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dargnies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Heno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mahboub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemoyne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Brahim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cusin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard Claire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2022-0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nassili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Malle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09599916.2023.2171305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi Zouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nasreddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10527001.2022.2026030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Zaiter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Essafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1813692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-10-2019-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03713559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pourcelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-12-2019-0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.132.0233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Deutsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quettier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.174.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Drouhin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11146-015-9534-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014546499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-08-2013-0014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Srikhum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138074v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dargnies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemoyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Brahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Heno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mahboub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cusin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard Claire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>