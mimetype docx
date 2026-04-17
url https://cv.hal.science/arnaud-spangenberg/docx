--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -66,7113 +66,7247 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostimulus-responsive Non-covalent Interactions in Polymers: A Review</w:t>
+                <w:t xml:space="preserve">Synthesis of novel D–π–A-based photosensitive alkoxyamine: application of two-photon polymerization via nitroxide-mediated photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phakamat Limarun</w:t>
+                <w:t xml:space="preserve">Nam Hoai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwanchai Buaksuntear</w:t>
+                <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siriwan Jansrinak</w:t>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariya Julbust</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saree Phongphanphanee</w:t>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (5), pp.677-694. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10118-025-3301-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4PY01377H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343888v1</w:t>
+                <w:t xml:space="preserve">hal-04953856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Rubber Composites Reinforced with Silk Fabric for High-Performance Bicycle Tires: Material Characterization and Prototype Testing</w:t>
+                <w:t xml:space="preserve">Maskless Photoassisted Micropatterning of Self-Assembled Monolayers through Thiol–Ene Click Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantinee Choosang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kwanchai Buaksuntear</w:t>
+                <w:t xml:space="preserve">P. Covin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supitta Suethao</w:t>
+                <w:t xml:space="preserve">A. Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chayo Trangadisaikul</w:t>
+                <w:t xml:space="preserve">C. Minh Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05422⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.1834-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379624v1</w:t>
+                <w:t xml:space="preserve">hal-05558298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Heterogenization of Photocatalysts on Polymer Supports and Applications in Organic Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photostimulus-responsive Non-covalent Interactions in Polymers: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+                <w:t xml:space="preserve">Phakamat Limarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Cormier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kwanchai Buaksuntear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriwan Jansrinak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariya Julbust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saree Phongphanphanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400370⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (5), pp.677-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10118-025-3301-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941044v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel D–π–A-based photosensitive alkoxyamine: application of two-photon polymerization via nitroxide-mediated photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Sustainable Rubber Composites Reinforced with Silk Fabric for High-Performance Bicycle Tires: Material Characterization and Prototype Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantinee Choosang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Hoai Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+                <w:t xml:space="preserve">Saree Phongphanphanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwanchai Buaksuntear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supitta Suethao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayo Trangadisaikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4PY01377H⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (30), pp.33872-33884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953856v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D‐Printed Eosin Y‐Based Heterogeneous Photocatalyst for Organic Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Heterogenization of Photocatalysts on Polymer Supports and Applications in Organic Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202304363⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495132v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of 3D‐Printed Micro‐ and Macro‐Structures via In Situ Nitroxide‐Mediated Radical Photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Wu</w:t>
+                <w:t xml:space="preserve">3D‐Printed Eosin Y‐Based Heterogeneous Photocatalyst for Organic Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leuschel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202312211⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407799v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizable and Reconfigurable Surface Properties of Printed Micro‐objects by 3D Direct Laser Writing via Nitroxide Mediated Photopolymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Surface Modification of 3D‐Printed Micro‐ and Macro‐Structures via In Situ Nitroxide‐Mediated Radical Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mougin</w:t>
+                <w:t xml:space="preserve">Benjamin Leuschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Petithory</w:t>
+                <w:t xml:space="preserve">Nguyen Hoai Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33 (39), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202211971⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 34 (13), pp.2312211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202312211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274320v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High-Aspect-Ratio Polymeric Micropillars Made by Two-Photon Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customizable and Reconfigurable Surface Properties of Printed Micro‐objects by 3D Direct Laser Writing via Nitroxide Mediated Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dominici</w:t>
+                <w:t xml:space="preserve">Mehdi Belqat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Keller</w:t>
+                <w:t xml:space="preserve">Jason Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Kube</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Petithory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi14081602⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202211971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274343v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Nematic Liquid Crystal Polymers for Micromachining Advances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Very High-Aspect-Ratio Polymeric Micropillars Made by Two-Photon Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynaz Kamranikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Kube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14081602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi14010124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04274332v1</w:t>
+                <w:t xml:space="preserve">hal-04274343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On‐Demand Editing of Surface Properties of Microstructures Made by 3D Direct Laser Writing via Photo‐Mediated RAFT Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Nematic Liquid Crystal Polymers for Micromachining Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Gross</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynaz Kamranikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202109446⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14010124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561985v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of two-photon polymerized microstructures using fluorescence lifetime measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On‐Demand Editing of Surface Properties of Microstructures Made by 3D Direct Laser Writing via Photo‐Mediated RAFT Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leuschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1py01728d⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202109446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274282v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape influence on the ultrafast plasmonic properties of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domantas Peckus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asta Tamulevičienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (15), pp.27730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.463961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water‐Soluble Photoinitiators from Dimethylamino‐Substituted Monoacylphosphine Oxide for Hydrogel and Latex Preparation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigation of two-photon polymerized microstructures using fluorescence lifetime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joanna Ortyl</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belqat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leuschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202100217⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (20), pp.2902-2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1py01728d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331077v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D Thermomechanical metamaterials for soft microrobotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Huaroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43246-021-00189-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning nanomechanical properties of microstructures made by 3D direct laser writing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Water‐Soluble Photoinitiators from Dimethylamino‐Substituted Monoacylphosphine Oxide for Hydrogel and Latex Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Minh Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Petitory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dominici</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ortyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102232⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222 (19), pp.2100217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426111v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Virulent Bactericidal Effects of Curcumin-Based μ-Cages Fabricated by Two-Photon Polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tuning nanomechanical properties of microstructures made by 3D direct laser writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belqat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piedad Chia Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b18693⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.102232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470779v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching effect on the linear and nonlinear optical properties of styrylpyrimidines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser direct writing of arbitrary complex polymer microstructures by nitroxide-mediated photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Fecková</w:t>
+                <w:t xml:space="preserve">Siham Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason C Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06476A⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (27), pp.30779-30786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464600v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Initiating Efficiency of a Ditopic Alkoxynitrostilbene Reacting through a Self-Regenerative Mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Virulent Bactericidal Effects of Curcumin-Based μ-Cages Fabricated by Two-Photon Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Mhanna</w:t>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Wu</w:t>
+                <w:t xml:space="preserve">Gabriela Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belqat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000437⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.5050-5057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b18693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088388v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser direct writing of arbitrary complex polymer microstructures by nitroxide-mediated photopolymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Branching effect on the linear and nonlinear optical properties of styrylpyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason C Morris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+                <w:t xml:space="preserve">Fotis Kournoutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Fecková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06339⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (7), pp.4165-4176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06476A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997174v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-photon active chevron-shaped type I photoinitiator designed for 3D stereolithography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Two-Photon Initiating Efficiency of a Ditopic Alkoxynitrostilbene Reacting through a Self-Regenerative Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Pan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC02923K⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397133v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Sensitive Alkoxyamines as Versatile Spatially- and Temporally-Controlled Precursors of Alkyl Radicals and Nitroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-photon active chevron-shaped type I photoinitiator designed for 3D stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lalevee</w:t>
+                <w:t xml:space="preserve">Ming Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b12807⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (44), pp.6233-6236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC02923K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091849v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Laser Writing of Crystallized TiO 2 and TiO 2 /Carbon Microstructures with Tunable Conductive Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-Sensitive Alkoxyamines as Versatile Spatially- and Temporally-Controlled Precursors of Alkyl Radicals and Nitroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dentzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+                <w:t xml:space="preserve">Marc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason C. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201805093⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (9), pp.3339--3344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b12807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397131v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Laser Writing of Crystallized TiO 2 and TiO 2 /Carbon Microstructures with Tunable Conductive Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guignandon</w:t>
+                <w:t xml:space="preserve">Shang-Yu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas dos Santos</w:t>
+                <w:t xml:space="preserve">Gautier Schrodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+                <w:t xml:space="preserve">Joseph Dentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (51), pp.1805093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201805093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960533v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic diffractive microscopy with isotropic resolution</w:t>
+                <w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Houkal</w:t>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+                <w:t xml:space="preserve">Thomas dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bailleul</w:t>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (4), pp.460-463. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646824v1</w:t>
+                <w:t xml:space="preserve">hal-01960533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping of Polymeric Nanopillars by 3D Direct Laser Writing for Controlling Cell Behavior</w:t>
+                <w:t xml:space="preserve">Tomographic diffractive microscopy with isotropic resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Buch-Månson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Soppera</w:t>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Houkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09208-y⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.460-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397122v1</w:t>
+                <w:t xml:space="preserve">hal-03646824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripodal molecules with triphenylamine core, diazine peripheral groups and extended π-conjugated linkers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Rapid Prototyping of Polymeric Nanopillars by 3D Direct Laser Writing for Controlling Cell Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Buch-Månson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piedad Chia Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2015.09.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09208-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205442v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping of Chemical Microsensors Based on Molecularly Imprinted Polymers Synthesized by Two-Photon Stereolithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tripodal molecules with triphenylamine core, diazine peripheral groups and extended π-conjugated linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cvejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldřich Pytela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Bokeloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201600218⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01728972v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesogenic, Luminescence, and Nonlinear Optical Properties of New Bipyrimidine-Based Multifunctional Octupoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huriye Akdas-Kilig</w:t>
+                <w:t xml:space="preserve">Rapid Prototyping of Chemical Microsensors Based on Molecularly Imprinted Polymers Synthesized by Two-Photon Stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piedad Chia Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godfroy</w:t>
+                <w:t xml:space="preserve">Xuan-Anh Ton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
+                <w:t xml:space="preserve">Yannick Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Donnio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+                <w:t xml:space="preserve">Frank Bokeloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (28), pp.5931 - 5937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201600218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp511486y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148520v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-photon absorption and emission properties of an oligo(phenylenethienylene)s series</w:t>
+                <w:t xml:space="preserve">Mesogenic, Luminescence, and Nonlinear Optical Properties of New Bipyrimidine-Based Multifunctional Octupoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Nair Narayanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Hobeika</w:t>
+                <w:t xml:space="preserve">Huriye Akdas-Kilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Calard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+                <w:t xml:space="preserve">Maxime Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Aloïse</w:t>
+                <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Donnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp44365a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.3697-3710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp511486y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065859v1</w:t>
+                <w:t xml:space="preserve">hal-01148520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Absorption in a Conformationally Twisted D-π-A Oligomer : A Synergic Photosensitizing Approach for Multiphoton Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (37), pp.7869-7880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4TC00841C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-induced dimensionality tuning in a series of bipyrimidine-based ligands: a tool to enhance two-photon absorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">One- and two-photon absorption and emission properties of an oligo(phenylenethienylene)s series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Nair Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TC31370K⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.12826-12837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp44365a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091372v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide Mediated Photopolymerization: A Versatile Tool for the Fabrication of Complex Multilayer Polyfunctional Copolymer Nanostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Metal-induced dimensionality tuning in a series of bipyrimidine-based ligands: a tool to enhance two-photon absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huriye Akdas-Killig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201400067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TC31370K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460545v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysics and nonlinear optical properties of stilbenoid pyrimidine-based dyes bearing methylenepyran donor groups.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nitroxide Mediated Photopolymerization: A Versatile Tool for the Fabrication of Complex Multilayer Polyfunctional Copolymer Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (5), pp.1400067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201400067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201300419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867587v1</w:t>
+                <w:t xml:space="preserve">hal-01460545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature preparation of metal-oxide nanostructures by DUV lithography from metal-oxo clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis, photophysics and nonlinear optical properties of stilbenoid pyrimidine-based dyes bearing methylenepyran donor groups.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.2725-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201300419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc31326c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04478857v1</w:t>
+                <w:t xml:space="preserve">hal-00867587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Two-Photon Initiating Efficiency of a 4,4'-Diaminostyryl-2,2'-bipyridine Derivative Promoted by Complexation with Silver Ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Room-temperature preparation of metal-oxide nanostructures by DUV lithography from metal-oxo clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Stehlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma202224c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc31326c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830993v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanopatterning of 100 nm metal oxide periodic structures by Deep-UV immersion lithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Two-Photon Initiating Efficiency of a 4,4'-Diaminostyryl-2,2'-bipyridine Derivative Promoted by Complexation with Silver Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huriye Akdas-Killig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Stehlin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.37.004651⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (3), pp.1262-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma202224c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749634v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared photopolymerization: Initiation process assisted by self-quenching and triplet-triplet annihilation of excited cyanine dyes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bardinal</w:t>
+                <w:t xml:space="preserve">Direct nanopatterning of 100 nm metal oxide periodic structures by Deep-UV immersion lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Stehlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barat</w:t>
+                <w:t xml:space="preserve">Yannick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.08.091⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4651-4653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.37.004651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04266933v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting the Demixion of a Diblock-copolymer Using 193 nm Interferometric Lithography for the Controlled Deposition of Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Stehlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Dika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (20), pp.1627-1633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/marc.201100399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing photochromic properties by correlation of UV-visible and infra-red absorption spectroscopy: a case study with cis-1,2-dicyano-1,2-bis(2,4,5-trimethyl-3-thienyl)ethene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abhijit Patra</w:t>
+                <w:t xml:space="preserve">Near-infrared photopolymerization: Initiation process assisted by self-quenching and triplet-triplet annihilation of excited cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Dika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Piard</w:t>
+                <w:t xml:space="preserve">Véronique Bardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">David Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (2), pp.188-193. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515 (1-3), pp.91-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B9PP00133F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345387v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic crystals for second harmonic generation switching based on anil photochromes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probing photochromic properties by correlation of UV-visible and infra-red absorption spectroscopy: a case study with cis-1,2-dicyano-1,2-bis(2,4,5-trimethyl-3-thienyl)ethene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Jose Alejandro Piedras Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Létard</w:t>
+                <w:t xml:space="preserve">Abhijit Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitaro Nakatani</w:t>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156856708783623447⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B9PP00133F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00351631v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and theoretical studies of a thermochromic organic crystal with reversibly variable second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.4062-4068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm800093a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic crystals for second harmonic generation switching based on anil photochromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitaro Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856708783623447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351539v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrofluid incorporation into a sol-gel matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaki Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent S Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Fluids 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02305408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic-Resolution Tomographic Diffractive Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Houkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 20th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic metal/polymer nanoparticles prepared by optical near field photopolymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">3D molecularly imprinted polymer sensors synthesized by 2-photon stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bokeloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sum Bui B. Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIth IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Biosensors 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487153v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic diffractive microscopy with three-dimensional isotropic resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bailleul</w:t>
+                <w:t xml:space="preserve">Anisotropic metal/polymer nanoparticles prepared by optical near field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIth IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558464v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D molecularly imprinted polymer sensors synthesized by 2-photon stereolithography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sum Bui B. Tse</w:t>
+                <w:t xml:space="preserve">Tomographic diffractive microscopy with three-dimensional isotropic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Soppera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ayela</w:t>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Houkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Focus On Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. pp.460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301310v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Acid Photogeneration Through a Para-to-Meta Substitution Strategy on a Sulfonium-based Alkoxystilbene Designed for Two-Photon Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles of a photochromic diarylethene : investigations on fabrication conditions and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Japanase-French Joint Seminar on Organic Photochromism –Innovations in Photochromism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation fabrication of photochromic organic nanomaterials: towards optical nanophotoswitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and study of photochromic diarylethene nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Organic Photoswitchable Multifunctional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nanomatériaux photochromes par photofragmentation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanohybrides 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, La Marana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nanomatériaux photochromes et fluorescents par photofragmentation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’automne du Groupe Français de Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Nov 2008, Palaiseau (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching properties of nanomaterials based on organic photochromism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Asahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Photochromism-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00191423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7182,1043 +7316,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic organic nanomaterials: towards the design of new data storage devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Photochromic organic nanomaterials as nanophotoswitches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSPS Summer Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Shonan Village, Japan</w:t>
+              <w:t xml:space="preserve">Frontiers of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345987v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic organic nanomaterials as nanophotoswitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Japan-France Workshop on Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic quantum yield determination: a numerical method applied to multiple kinetics systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Organic Photchromism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic organic nanomaterials as nanophotoswitches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Photochromic organic nanomaterials: towards the design of new data storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">JSPS Summer Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Shonan Village, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345783v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale coupling in multifunctional materials for enhanced photo-switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies (J3N 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic and fluorescent properties of nanoparticles prepared by the laser ablation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nanosystem Engineering and Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Cachan,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic and fluorescent properties of organic nanoparticles prepared by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions lumière-matière : du nanomètre au millimètre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic and fluorescent properties of nanoparticles prepared by the laser ablation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSPS-CNRS Seminar New Horizons of photochromism –From Design of Molecules to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8365,51 +8499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phakamat Limarun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanchai Buaksuntear" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Jansrinak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariya Julbust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saree Phongphanphanee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-025-3301-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantinee Choosang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitta Suethao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayo Trangadisaikul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Delacourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goddard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cormier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoai Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01377H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoai Nam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202312211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belqat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Morris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211971" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keynaz Kamranikia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominici" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kube" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14081602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gross" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202109446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noirbent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py01728d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domantas Peckus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Tamulevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.463961" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Minh Quoc Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petitory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ortyl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huaroto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00189-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Chia Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02464600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Kournoutas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Feckov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06476A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chaumeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Telitel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Morris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchun Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Pan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC02923K" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C. Morris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b12807" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201805093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buch-M&#229;nson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09208-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cvejn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Pytela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Anh Ton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fuchs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bokeloh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201600218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGRHP1TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511486y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nair Narayanan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alo&#239;se" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp44365a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chia Gomez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00841C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Killig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC31370K" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201400067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478857v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31326c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202224c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.37.004651" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266933v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.08.091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T8ZGNVD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grumbach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFMCMK2S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alejandro Piedras Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Patra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9PP00133F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;tard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856708783623447" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J08HF3HM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800093a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MRPD791C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02305408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaki Maleki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sum Bui B. Tse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345347v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191423v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asahi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345783v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345535v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345532v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoai Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01377H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phakamat Limarun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanchai Buaksuntear" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Jansrinak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariya Julbust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saree Phongphanphanee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-025-3301-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantinee Choosang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitta Suethao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayo Trangadisaikul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Delacourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goddard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cormier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoai Nam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202312211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belqat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211971" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keynaz Kamranikia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kube" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14081602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202109446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domantas Peckus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Tamulevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.463961" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noirbent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py01728d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huaroto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00189-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Minh Quoc Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petitory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ortyl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100217" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Chia Gomez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Telitel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Morris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02464600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Kournoutas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Feckov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06476A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chaumeil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchun Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Pan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC02923K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b12807" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201805093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buch-M&#229;nson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09208-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cvejn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Pytela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Anh Ton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fuchs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bokeloh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201600218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGRHP1TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511486y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chia Gomez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00841C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nair Narayanan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alo&#239;se" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp44365a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Killig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC31370K" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201400067" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300419" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31326c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202224c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749634v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.37.004651" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grumbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100399" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFMCMK2S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.08.091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T8ZGNVD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alejandro Piedras Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Patra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9PP00133F" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lacroix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800093a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MRPD791C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;tard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856708783623447" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J08HF3HM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02305408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaki Maleki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassouf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sum Bui B. Tse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asahi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345783v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Yang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345549v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345532v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>