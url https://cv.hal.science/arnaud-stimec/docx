--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -719,209 +719,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face à la complexité par le dialogue technique et la négociation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel futur pour la médiation hospitalière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00539⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (130), pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2021.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145790v1</w:t>
+                <w:t xml:space="preserve">hal-03616480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel futur pour la médiation hospitalière ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire face à la complexité par le dialogue technique et la négociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (130), pp.27-31. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (297), pp.123-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2021.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616480v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean management and occupational health: team learning as a key factor</w:t>
               </w:r>
@@ -4005,51 +4005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line del Bucchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dereppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marienval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.07.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2019-0104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bellenger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.028.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Soliman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CQR0BF5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Joel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rachel Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benitah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/numero.php?ID_NUMPUBLIE=DUNOD_STIME&#8322;019&#8320;1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.stime.2019.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Soliman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line del Bucchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dereppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marienval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2019-0104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bellenger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.028.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Soliman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CQR0BF5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Joel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rachel Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benitah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/numero.php?ID_NUMPUBLIE=DUNOD_STIME&#8322;019&#8320;1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.stime.2019.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Soliman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>