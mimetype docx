--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1412,51 +1412,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03239935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ? Réflexions méthodologiques à partir de l’intervention dans une clinique</w:t>
+                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
@@ -1478,93 +1478,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (3), https://doi.org/10.3917/grh.153.0063</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, n° 16, pp.63-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.153.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819136v1</w:t>
+                <w:t xml:space="preserve">halshs-03239938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ?</w:t>
+                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ? Réflexions méthodologiques à partir de l’intervention dans une clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
@@ -1586,78 +1595,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 16, pp.63-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 16 (3), https://doi.org/10.3917/grh.153.0063</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.153.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03239938v1</w:t>
+                <w:t xml:space="preserve">hal-04819136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t>
               </w:r>
@@ -4005,51 +4005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line del Bucchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dereppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marienval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2019-0104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bellenger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.028.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Soliman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CQR0BF5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Joel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rachel Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benitah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/numero.php?ID_NUMPUBLIE=DUNOD_STIME&#8322;019&#8320;1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.stime.2019.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Soliman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line del Bucchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dereppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marienval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2019-0104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bellenger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.028.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Soliman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CQR0BF5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Joel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rachel Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benitah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/numero.php?ID_NUMPUBLIE=DUNOD_STIME&#8322;019&#8320;1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.stime.2019.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Soliman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>