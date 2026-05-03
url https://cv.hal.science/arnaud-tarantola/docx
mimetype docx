--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1104,2492 +1104,2492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03655265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostatistics to better detect fishy findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30557-0⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025457v1</w:t>
+                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF MS: optimization for future uses in entomological surveillance and identification of mosquitoes from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Kainiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tutagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-020-04234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nipah virus circulation at human–bat interfaces, Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cappelle</w:t>
+                <w:t xml:space="preserve">Biostatistics to better detect fishy findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thavry Hoem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2471/BLT.20.254227⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30557-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910930v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-specific epidemiology of human leptospirosis in New Caledonia, 2006-2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nipah virus circulation at human–bat interfaces, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thavry Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibol Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Klement-Frutos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
+                <w:t xml:space="preserve">Neil Furey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Floury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242886. </w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (8), pp.539-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2471/BLT.20.254227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039468v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
+                <w:t xml:space="preserve">Age-specific epidemiology of human leptospirosis in New Caledonia, 2006-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+                <w:t xml:space="preserve">Elise Klement-Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Ludovic Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
+                <w:t xml:space="preserve">hal-03039468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1-week intradermal dose-sparing regimen for rabies post-exposure prophylaxis (RESIST-2): an observational cohort study</w:t>
+                <w:t xml:space="preserve">Rabies post-exposure prophylaxis: A systematic review on abridged vaccination schedules and the effect of changing administration routes during a single course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tineke Cantaert</w:t>
+                <w:t xml:space="preserve">Joss Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">Naseem Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kergoat</w:t>
+                <w:t xml:space="preserve">Lucille Blumberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanthy Leng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lea Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30311-1⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866747v1</w:t>
+                <w:t xml:space="preserve">hal-02047500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucoviscous characteristics of Klebsiella pneumoniae strains: A factor of clinical severity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">J. Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Goarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Online ahead of print, pp.S0399-077X(18)30054-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Dengue Virus Infections, Cambodia, 2012–2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counting Oceanians of Non-European, Non-Asian Descent (ONENA) in the South Pacific to Make Them Count in Global Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowath Ly</w:t>
+                <w:t xml:space="preserve">Bertrand Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fortas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
+                <w:t xml:space="preserve">Solène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2507.181794⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed4030114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299251v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Dengue Outbreaks in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling to inform prophylaxis regimens to prevent human rabies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Hampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Abela-Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omesh Bharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cousien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rekol Huy</w:t>
+                <w:t xml:space="preserve">Monique Léchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2512.181193⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (Supp. 1), pp.A166-A173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866743v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting Oceanians of Non-European, Non-Asian Descent (ONENA) in the South Pacific to Make Them Count in Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Asymptomatic Dengue Virus Infections, Cambodia, 2012–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Horwood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solène Bertrand</w:t>
+                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed4030114⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (7), pp.1354-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2507.181794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296560v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling to inform prophylaxis regimens to prevent human rabies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Dengue Outbreaks in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cousien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ledien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Hampson</w:t>
+                <w:t xml:space="preserve">Kimsan Souv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Abela-Ridder</w:t>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omesh Bharti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Léchenne</w:t>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.2281-2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2512.181193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047498v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm applied to national surveillance data for the early detection of major dengue outbreaks in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cousien</w:t>
+                <w:t xml:space="preserve">A 1-week intradermal dose-sparing regimen for rabies post-exposure prophylaxis (RESIST-2): an observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tineke Cantaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthy Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivlin Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212003⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.1355-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30311-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047499v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential effect of improved provision of rabies post-exposure prophylaxis in Gavi-eligible countries: a modelling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm applied to national surveillance data for the early detection of major dengue outbreaks in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ledien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Hampson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Trotter</w:t>
+                <w:t xml:space="preserve">Kimsan Souv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cousien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30512-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0212003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868805v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies post-exposure prophylaxis: A systematic review on abridged vaccination schedules and the effect of changing administration routes during a single course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential effect of improved provision of rabies post-exposure prophylaxis in Gavi-eligible countries: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Hampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joss Kessels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Rachel Steenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naseem Salahuddin</w:t>
+                <w:t xml:space="preserve">Rebecca Mancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Blumberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Trotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.102-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047500v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-acquired pneumonia and Gram-negative bacilli in Cambodia—incidence, risk factors and clinical characteristics</w:t>
+                <w:t xml:space="preserve">High incidence of leptospirosis in an observational study of hospital outpatients in Vanuatu highlights the need for improved awareness and diagnostic capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malin Inghammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">Junior George Pakoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goyet</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+                <w:t xml:space="preserve">Dominique Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vantha Te</w:t>
+                <w:t xml:space="preserve">Dexter Takau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Gaviga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/trstmh/try022⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.e0006564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01893024v1</w:t>
+                <w:t xml:space="preserve">pasteur-01808819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential transmission of Asian and African Zika virus lineages by Aedes aegypti from New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Calvez</w:t>
+                <w:t xml:space="preserve">Co-circulation of Influenza A H5, H7, and H9 Viruses and Co-infected Poultry in Live Bird Markets, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia O’connor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pol</w:t>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Annika Suttie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Faye</w:t>
+                <w:t xml:space="preserve">Sopheak Thet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phalla Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41426-018-0166-2⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.352 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2402.171360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01893020v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serotype Distribution of Clinical Streptococcus pneumoniae Isolates before the Introduction of the 13-Valent Pneumococcal Conjugate Vaccine in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattanak Chheang</w:t>
+                <w:t xml:space="preserve">Malin Inghammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nop Puthea</w:t>
+                <w:t xml:space="preserve">Youlet By</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Soda</w:t>
+                <w:t xml:space="preserve">Christina Farris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Thong Phe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp.74 - 79. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.791 - 796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739344v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the dynamics of Japanese encephalitis virus circulation in sentinel pigs between a rural and a peri-urban setting in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rabies Postexposure Prophylaxis Noncompletion After Dog Bites: Estimating the Unseen to Meet the Needs of the Underserved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Di Francesco</w:t>
+                <w:t xml:space="preserve">Sophie Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithy Choeung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Senglong Pang</w:t>
+                <w:t xml:space="preserve">Malen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006644⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01893021v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies Postexposure Prophylaxis Noncompletion After Dog Bites: Estimating the Unseen to Meet the Needs of the Underserved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Comparison of the dynamics of Japanese encephalitis virus circulation in sentinel pigs between a rural and a peri-urban setting in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Choeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borin Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blanchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sowath Ly</w:t>
+                <w:t xml:space="preserve">Long Pring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malen Chan</w:t>
+                <w:t xml:space="preserve">Senglong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.e0006644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwx234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739342v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01893021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating new rabies post-exposure prophylaxis (PEP) regimens or vaccines</w:t>
               </w:r>
@@ -3673,7461 +3673,7461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of Influenza A H5, H7, and H9 Viruses and Co-infected Poultry in Live Bird Markets, Cambodia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+                <w:t xml:space="preserve">Yannick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Suttie</w:t>
+                <w:t xml:space="preserve">Rattanak Chheang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sopheak Thet</w:t>
+                <w:t xml:space="preserve">Nop Puthea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phalla Y</w:t>
+                <w:t xml:space="preserve">Meng Soda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2402.171360⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.74 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739343v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotype Distribution of Clinical Streptococcus pneumoniae Isolates before the Introduction of the 13-Valent Pneumococcal Conjugate Vaccine in Cambodia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential transmission of Asian and African Zika virus lineages by Aedes aegypti from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Farris</w:t>
+                <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thong Phe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">Olivia O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0692⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41426-018-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739337v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01893020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad and long-lasting immune protection against various Chikungunya genotypes demonstrated by participants in a cross-sectional study in a Cambodian rural community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Boussioux</w:t>
+                <w:t xml:space="preserve">Community-acquired pneumonia and Gram-negative bacilli in Cambodia—incidence, risk factors and clinical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Inghammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saraden In</w:t>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokthearom Mao</w:t>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivuth Ong</w:t>
+                <w:t xml:space="preserve">Vantha Te</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (2), pp.57 - 63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41426-017-0010-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/trstmh/try022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739338v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01893024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intradermal rabies post-exposure prophylaxis can be abridged with no measurable impact on clinical outcome in Cambodia, 2003–2014</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad and long-lasting immune protection against various Chikungunya genotypes demonstrated by participants in a cross-sectional study in a Cambodian rural community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotheary In</w:t>
+                <w:t xml:space="preserve">Heidi Auerswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiksing Peng</w:t>
+                <w:t xml:space="preserve">Camille Boussioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraden In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokthearom Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.054⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41426-017-0010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01943560v1</w:t>
+                <w:t xml:space="preserve">hal-01739338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host and viral genetic diversity can help explain mortality during the 1918–21 influenza pandemic in the Pacific region</w:t>
+                <w:t xml:space="preserve">Intradermal rabies post-exposure prophylaxis can be abridged with no measurable impact on clinical outcome in Cambodia, 2003–2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malen Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiksing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30408-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01893022v1</w:t>
+                <w:t xml:space="preserve">pasteur-01943560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combating Global Antibiotic Resistance: Emerging One Health Concerns in Lower- and Middle-Income Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Nadimpalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delarocque-Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (6), pp.963 - 969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/cix879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptospirosis in French Historical Medical Literature: Weil’s Disease or Kelsch’s Disease?</w:t>
+                <w:t xml:space="preserve">Host and viral genetic diversity can help explain mortality during the 1918–21 influenza pandemic in the Pacific region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0629⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.833 - 834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30408-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892998v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01893022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of leptospirosis in an observational study of hospital outpatients in Vanuatu highlights the need for improved awareness and diagnostic capacities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptospirosis in French Historical Medical Literature: Weil’s Disease or Kelsch’s Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), pp.e0006564. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 99 (6), pp.1366-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01808819v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Thousand Years of Concepts Relating to Rabies in Animals and Humans, Its Prevention and Its Cure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low Circulation of Zika Virus, Cambodia, 2007–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.296 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed2020005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2302.161432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739365v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aetiology of acute meningoencephalitis in Cambodian children, 2010–2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Seroprevalence and Transmission of Human Influenza A(H5N1) Virus before and after Virus Reassortment, Cambodia, 2006–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Horwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laurent</w:t>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channa Mey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heng Sothy</w:t>
+                <w:t xml:space="preserve">Sopheak Sorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emi.2017.15⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.300 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2302.161232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739350v1</w:t>
+                <w:t xml:space="preserve">hal-01739351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective, comparative study of severe neurological and uncomplicated hand, foot and mouth forms of paediatric enterovirus 71 infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the performance of remotely-sensed flooding indicators and their potential contribution to early warning for leptospirosis in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ledien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Crabol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Beat Richner</w:t>
+                <w:t xml:space="preserve">Philippe Buchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739349v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of remotely-sensed flooding indicators and their potential contribution to early warning for leptospirosis in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Buchy</w:t>
+                <w:t xml:space="preserve">Increased adaptive immune responses and proper feedback regulation protect against clinical dengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivlin Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181044⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (405), pp.eaal5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aal5088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739348v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and Transmission of Human Influenza A(H5N1) Virus before and after Virus Reassortment, Cambodia, 2006–2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four Thousand Years of Concepts Relating to Rabies in Animals and Humans, Its Prevention and Its Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2302.161232⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed2020005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739351v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased adaptive immune responses and proper feedback regulation protect against clinical dengue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A prospective, comparative study of severe neurological and uncomplicated hand, foot and mouth forms of paediatric enterovirus 71 infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polidy Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sowath Ly</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Richner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aal5088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656594v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinuria during dengue fever in children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Aetiology of acute meningoencephalitis in Cambodian children, 2010–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kerleguer</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.12.022⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emi.2017.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739353v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Imperative of Palliation in the Management of Rabies Encephalomyelitis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteinuria during dengue fever in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kerleguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed2040052⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.38 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739366v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Circulation of Zika Virus, Cambodia, 2007–2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Imperative of Palliation in the Management of Rabies Encephalomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Warrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Warrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.296 - 299. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2302.161432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed2040052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739352v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense circulation of A/H5N1 and other avian influenza viruses in Cambodian live-bird markets with serological evidence of sub-clinical human infections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Long-Lasting Immune Protection and Other Epidemiological Findings after Chikungunya Emergence in a Cambodian Rural Community, April 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Galatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Baisley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emi.2016.69⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739361v1</w:t>
+                <w:t xml:space="preserve">hal-01739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory diagnostics in dog-mediated rabies: an overview of performance and a proposed strategy for various settings.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">Early diagnosis of dengue disease severity in a resource-limited Asian country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cavailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rithy Choeung</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee Sin Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rachline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1849-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01476330v1</w:t>
+                <w:t xml:space="preserve">hal-01739358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Xpert MTB/RIF and Alternative Specimen Collection Methods for the Diagnosis of Tuberculosis in HIV-Infected Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibol Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Msellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (9), pp.1161 - 1168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciw036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of human enterovirus 71 at the origin of an epidemic of fatal hand, foot and mouth disease cases in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Laboratory diagnostics in dog-mediated rabies: an overview of performance and a proposed strategy for various settings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Danet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Choeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emi.2016.101⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.107-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739359v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01476330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring for patients with rabies in developing countries - the neglected importance of palliative care.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prospective study on the incidence of dog bites and management in a rural Cambodian, rabies-endemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tmi.12670⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.62 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01429841v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study on the incidence of dog bites and management in a rural Cambodian, rabies-endemic setting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavie Goutard</w:t>
+                <w:t xml:space="preserve">A confirmed rabies case in a French resident in Cambodia, June 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Sorn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cornelia Haener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nareth Chhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.04.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.tav012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/tav012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739360v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confirmed rabies case in a French resident in Cambodia, June 2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Haener</w:t>
+                <w:t xml:space="preserve">Intensive Circulation of Japanese Encephalitis Virus in Peri-urban Sentinel Pigs near Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Pring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nareth Chhor</w:t>
+                <w:t xml:space="preserve">Lida Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Yakovleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jtm/tav012⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.e0005149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739370v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Circulation of Japanese Encephalitis Virus in Peri-urban Sentinel Pigs near Phnom Penh, Cambodia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of human enterovirus 71 at the origin of an epidemic of fatal hand, foot and mouth disease cases in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lida Kong</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Yakovleff</w:t>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huachen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005149⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.e104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emi.2016.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739355v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies transmission risks during peripartum--Two cases and a review of the literature.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caring for patients with rabies in developing countries - the neglected importance of palliative care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamphile Assouto</w:t>
+                <w:t xml:space="preserve">Yoann Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangalore Jayakrishnappa Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Barennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.02.065⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.564-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01476328v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Burden of Leptospirosis among Febrile Subjects Aged below 20 Years in Kampong Cham Communities, Cambodia, 2007-2009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Intense circulation of A/H5N1 and other avian influenza viruses in Cambodian live-bird markets with serological evidence of sub-clinical human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nima Asgari</w:t>
+                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0151555. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (7), pp.e70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emi.2016.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739364v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental contamination and risk factors for transmission of highly pathogenic avian influenza A(H5N1) to humans, Cambodia, 2006-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirenda Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cavailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cavailler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Mumford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-016-1950-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroepidemiology of Human Enterovirus 71 Infection among Children, Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Horwood</w:t>
+                <w:t xml:space="preserve">Estimating the Burden of Leptospirosis among Febrile Subjects Aged below 20 Years in Kampong Cham Communities, Cambodia, 2007-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Votsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Andronico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Florian Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Salje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">Nima Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.92 - 95. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0151555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2201.151323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739372v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two distinct phylogenetic lineages of dog rabies virus circulating in Cambodia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rabies transmission risks during peripartum--Two cases and a review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Metlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sotheary In</w:t>
+                <w:t xml:space="preserve">Christiane Tshabu Aguèmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Zoumènou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamphile Assouto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (15), pp.1752-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01429885v1</w:t>
+                <w:t xml:space="preserve">pasteur-01476328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimised age-based dosing regimen for single low-dose primaquine for blocking malaria transmission in Cambodia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mavuto Mukaka</w:t>
+                <w:t xml:space="preserve">Seroepidemiology of Human Enterovirus 71 Infection among Children, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Debackere</w:t>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupam Tripura</w:t>
+                <w:t xml:space="preserve">Henrik Salje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.171. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.92 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-016-0701-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2201.151323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739357v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Lasting Immune Protection and Other Epidemiological Findings after Chikungunya Emergence in a Cambodian Rural Community, April 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of two distinct phylogenetic lineages of dog rabies virus circulating in Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Galatas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Artem Metlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kunthy Nguon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004281⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739371v1</w:t>
+                <w:t xml:space="preserve">pasteur-01429885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis of dengue disease severity in a resource-limited Asian country</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">An optimised age-based dosing regimen for single low-dose primaquine for blocking malaria transmission in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naw Htee Khu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee Sin Leo</w:t>
+                <w:t xml:space="preserve">Mavuto Mukaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lover</w:t>
+                <w:t xml:space="preserve">Mark Debackere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rachline</w:t>
+                <w:t xml:space="preserve">Rupam Tripura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.512. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1849-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-016-0701-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739358v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necrotic Tuberculin Skin (Mantoux) Test Reaction: A Case Report and an Estimation of Frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value of Routine Dengue Diagnostic Tests in Urine and Saliva Specimens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dim Bunnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viseth Phuong</w:t>
+                <w:t xml:space="preserve">Kim Srorn Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.14-2463⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.e0004100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739378v1</w:t>
+                <w:t xml:space="preserve">pasteur-01738738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies Vaccine and Rabies Immunoglobulin in Cambodia: Use and Obstacles to Use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yiksing Peng</w:t>
+                <w:t xml:space="preserve">Gaps between research and public health priorities in low income countries: evidence from a systematic literature review focused on Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socheat Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Por Ir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannchhorvin Saman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtm.12228⟩</w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-015-0217-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739377v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic humans transmit dengue virus to mosquitoes.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Necrotic Tuberculin Skin (Mantoux) Test Reaction: A Case Report and an Estimation of Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rath Srey Lay</w:t>
+                <w:t xml:space="preserve">Dim Bunnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kerleguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peou Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polidy Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viseth Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508114112⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148 (1), pp.e1 - e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.14-2463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01239113v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaps between research and public health priorities in low income countries: evidence from a systematic literature review focused on Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fassier</w:t>
+                <w:t xml:space="preserve">Rabies Vaccine and Rabies Immunoglobulin in Cambodia: Use and Obstacles to Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiksing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13012-015-0217-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.348 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtm.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739379v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of Routine Dengue Diagnostic Tests in Urine and Saliva Specimens.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Asymptomatic humans transmit dengue virus to mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Srorn Kim</w:t>
+                <w:t xml:space="preserve">Rath Srey Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (9), pp.e0004100. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (47), pp.14688-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508114112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01738738v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01239113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial epidemiology and climatic predictors of paediatric dengue infections captured via sentinel site surveillance, Phnom Penh Cambodia 2011–2012</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Rachline</w:t>
+                <w:t xml:space="preserve">Knowledge translation: a case study on pneumonia research and clinical guidelines in a low- income country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Barennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duch Moniboth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rekol Huy</w:t>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Griensven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-658⟩</w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1748-5908-9-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739383v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroquinolone resistance and Mycobacterium tuberculosis: CAP guidelines play an important role.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kruy Lim</w:t>
+                <w:t xml:space="preserve">Identification of Molecular Markers Associated with Alteration of Receptor-Binding Specificity in a Novel Genotype of Highly Pathogenic Avian Influenza A(H5N1) Viruses Detected in Cambodia in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Griensven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">C. Todd Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borann Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5588/ijtld.13.0922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (23), pp.13897 - 13909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01887-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739386v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melioidosis Requires Better Data Sharing for Improved Diagnosis and Management in the Mekong Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (2), pp.383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0657a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Molecular Markers Associated with Alteration of Receptor-Binding Specificity in a Novel Genotype of Highly Pathogenic Avian Influenza A(H5N1) Viruses Detected in Cambodia in 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Epidemiological and Virological Characteristics of Influenza Viruses Circulating in Cambodia from 2009 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sek Mardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sareth Rith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01887-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739380v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for a Chikungunya Outbreak in a Rural Cambodian Setting: Implications for Disease Control in Uninfected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantha Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (9), pp.e3120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and Virological Characteristics of Influenza Viruses Circulating in Cambodia from 2009 to 2011</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sovann Ly</w:t>
+                <w:t xml:space="preserve">Spatial epidemiology and climatic predictors of paediatric dengue infections captured via sentinel site surveillance, Phnom Penh Cambodia 2011–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Buchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rachline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seng Heng</w:t>
+                <w:t xml:space="preserve">Duch Moniboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110713. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739381v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two clustered cases of confirmed influenza A(H5N1) virus infection, Cambodia, 2011.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoroquinolone resistance and Mycobacterium tuberculosis: CAP guidelines play an important role.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chea</w:t>
+                <w:t xml:space="preserve">Erika Vlieghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Yi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Ieng</w:t>
+                <w:t xml:space="preserve">Kruy Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Griensven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.628 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5588/ijtld.13.0922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739384v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Burden of Japanese Encephalitis Virus and Other Encephalitides in Countries of the Mekong Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Goutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.e2533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiologies and Resistance Profiles of Bacterial Community-Acquired Pneumonia in Cambodian and Neighboring Countries’ Health Care Settings: A Systematic Review (1995 to 2012)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erika Vlieghe</w:t>
+                <w:t xml:space="preserve">Two clustered cases of confirmed influenza A(H5N1) virus infection, Cambodia, 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Kumar</w:t>
+                <w:t xml:space="preserve">S. Rith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Newell</w:t>
+                <w:t xml:space="preserve">H. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catrin Moore</w:t>
+                <w:t xml:space="preserve">V. Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (25), pp.20839</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739388v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge translation: a case study on pneumonia research and clinical guidelines in a low- income country</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Etiologies and Resistance Profiles of Bacterial Community-Acquired Pneumonia in Cambodian and Neighboring Countries’ Health Care Settings: A Systematic Review (1995 to 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Barennes</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan van Griensven</w:t>
+                <w:t xml:space="preserve">Steven Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Frutos</w:t>
+                <w:t xml:space="preserve">Catrin Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.82. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1748-5908-9-82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739385v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community-based education trial to improve backyard poultry biosecurity in rural Cambodia.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute Viral Lower Respiratory Tract Infections in Cambodian Children: clinical and epidemiologic characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
+                <w:t xml:space="preserve">Gilles Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratana Khiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Eak Tep Chheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 125 (3), pp.294-302. </w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.e8 - e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/INF.0b013e31826fd40d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00814935v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryonic resonances close to the K̅ N threshold: The case of Λ(1405) in pp collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster randomised trial of the impact of biosecurity measures on poultry health in backyard flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Agakishiev</w:t>
+                <w:t xml:space="preserve">Davun Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Balanda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. C. Berger-Chen</w:t>
+                <w:t xml:space="preserve">Sok Ra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.025201⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.649 - 655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00817075v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual increase in reported cases of paratyphoid A fever among travellers returning from Cambodia, January to September 2013.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tubiana</w:t>
+                <w:t xml:space="preserve">A community-based education trial to improve backyard poultry biosecurity in rural Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Khiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2013.18.39.20594⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (3), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739395v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00814935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute lower respiratory infections on lung sequelae in Cambodia, a neglected disease in highly tuberculosis-endemic country</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sareth Rith</w:t>
+                <w:t xml:space="preserve">Baryonic resonances close to the K̅ N threshold: The case of Λ(1405) in pp collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agakishiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Berger-Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 107 (10), pp.1625 - 1632. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (2), pp.025201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.025201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739394v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00817075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Text Message-Based Pharmacovigilance Tool in Cambodia: Pilot Study.</w:t>
+                <w:t xml:space="preserve">Unusual increase in reported cases of paratyphoid A fever among travellers returning from Cambodia, January to September 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Baron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Tourdjman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.2477⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (39), pp.20594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2013.18.39.20594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00815571v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster randomised trial of the impact of biosecurity measures on poultry health in backyard flocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
+                <w:t xml:space="preserve">Acute lower respiratory infections on lung sequelae in Cambodia, a neglected disease in highly tuberculosis-endemic country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (10), pp.1625 - 1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739392v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Viral Lower Respiratory Tract Infections in Cambodian Children: clinical and epidemiologic characteristics.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a Text Message-Based Pharmacovigilance Tool in Cambodia: Pilot Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eak Tep Chheng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (1), pp.e8 - e13. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.e68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/INF.0b013e31826fd40d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/jmir.2477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739398v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00815571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya Outbreak — Cambodia, February–March 2012</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Reemergence of Chikungunya Virus in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantha Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Canier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Buchy</w:t>
+                <w:t xml:space="preserve">Touch Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Richner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMWR : Morbidity and Mortality Weekly Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2066 - 2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1812.120471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739407v1</w:t>
+                <w:t xml:space="preserve">hal-01739399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reemergence of Chikungunya Virus in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beat Richner</w:t>
+                <w:t xml:space="preserve">Chikungunya Outbreak — Cambodia, February–March 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Buchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMWR : Morbidity and Mortality Weekly Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.737-740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739399v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal protection against biting insects and ticks.</w:t>
               </w:r>
@@ -11647,64 +11647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Hadron Properties in Baryonic Matter with HADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,51 +11956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6155906"/>
+    <w:nsid w:val="7B45B8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12187,51 +12187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tarantola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6946-7958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maniscalco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-025-00022-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Modenesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voiry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cassonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.49.2300641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibreteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Gervolino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30557-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04234-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Furey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.20.254227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klement-Frutos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242886" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivlin Ung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30311-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fortas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2507.181794" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ledien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsan Souv" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithea Leang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekol Huy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2512.181193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horwood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Buffi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed4030114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hampson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Abela-Ridder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omesh Bharti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Knopf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#233;chenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steenson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mancy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30512-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Kessels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Salahuddin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blumberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Inghammar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vantha Te" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Di Francesco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Choeung" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pring" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx234" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Cyrille Tejiokem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Briggs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srey Viseth Horm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Suttie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Thet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phalla Y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.171360" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlet By" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Farris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Phe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0692" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boussioux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokthearom Mao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-017-0010-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheary In" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiksing Peng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30408-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0629" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01808819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior George Pakoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexter Takau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gaviga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006564" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2020005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Mey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sothy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Crabol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polidy Pean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Richner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Hem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181044" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareth Rith" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161232" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawfik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aal5088" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Andries" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.12.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Warrell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warrell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2040052" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739352v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161432" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.69" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476330v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.03.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Ung" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw036" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachen Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Danet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.101" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429841v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cabrol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangalore Jayakrishnappa Mahendra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Barennes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12670" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739360v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ponsich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Sorn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.04.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Haener" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareth Chhor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tav012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Kong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yakovleff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005149" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tshabu Agu&#232;mon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Zoum&#232;nou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamphile Assouto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.02.065" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739364v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Asgari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151555" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739356v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cavailler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mumford" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1950-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2201.151323" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429885v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Metlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.12.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739357v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naw Htee Khu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavuto Mukaka" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Debackere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Tripura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0701-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galatas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004281" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739358v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Sin Leo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lover" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rachline" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1849-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dim Bunnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peou Kim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseth Phuong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.14-2463" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739377v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtm.12228" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01239113v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rath Srey Lay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508114112" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739379v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheat Touch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Por Ir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannchhorvin Saman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0217-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01738738v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Srorn Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004100" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739383v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch Moniboth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-658" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vlieghe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruy Lim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Griensven" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0922" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739390v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0657a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739380v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todd Davis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borann Sar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01887-14" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739382v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Robinson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Ngan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003120" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739381v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sek Mardy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Ly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Heng" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110713" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739384v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chea" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Yi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rith" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ieng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002533" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739388v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Moore" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089637" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739385v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-9-82" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00814935v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Khiev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.12.006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FLJ1K7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817075v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agakishiev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balanda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belver" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belyaev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Berger-Chen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.025201" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourdjman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gossner" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delmas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubiana" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2013.18.39.20594" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.07.018" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00815571v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2477" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739392v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davun Holl" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Ra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.09.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W97H0JMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eak Tep Chheng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e31826fd40d" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739407v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739399v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120471" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ancelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2011181093" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laviolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Quilici" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Thiolet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2008.00210.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136529v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/esw.12.18.03186-en" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700267v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabeth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Zeller" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1209.060002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00764063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kugler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Belyaev" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483421" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739409v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tarantola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6946-7958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maniscalco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-025-00022-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Modenesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voiry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cassonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.49.2300641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibreteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Gervolino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04234-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30557-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Furey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.20.254227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klement-Frutos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Floury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242886" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Kessels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Salahuddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blumberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Knopf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Buffi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed4030114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hampson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Abela-Ridder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omesh Bharti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#233;chenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.11.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fortas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2507.181794" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ledien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsan Souv" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithea Leang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekol Huy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2512.181193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivlin Ung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30311-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steenson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mancy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30512-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01808819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior George Pakoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexter Takau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gaviga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srey Viseth Horm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Suttie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Thet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phalla Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.171360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Inghammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlet By" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Farris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Phe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0692" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx234" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Di Francesco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Choeung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pring" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006644" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Cyrille Tejiokem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Briggs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vantha Te" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boussioux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokthearom Mao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-017-0010-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheary In" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiksing Peng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30408-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0629" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161432" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareth Rith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161232" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739348v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Hem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawfik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aal5088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739365v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2020005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Crabol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polidy Pean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Mey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Richner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sothy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Andries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.12.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Warrell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warrell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2040052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galatas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004281" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cavailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Sin Leo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lover" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rachline" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1849-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739362v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Ung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.03.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ponsich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Sorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.04.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Haener" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareth Chhor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tav012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Kong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yakovleff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachen Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Danet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.101" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429841v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cabrol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangalore Jayakrishnappa Mahendra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Barennes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12670" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.69" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739356v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mumford" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1950-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739364v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Asgari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tshabu Agu&#232;mon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Zoum&#232;nou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamphile Assouto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.02.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2201.151323" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429885v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Metlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.12.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naw Htee Khu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavuto Mukaka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Debackere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Tripura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0701-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01738738v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Srorn Kim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004100" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheat Touch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Por Ir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannchhorvin Saman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0217-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dim Bunnet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peou Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseth Phuong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.14-2463" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtm.12228" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01239113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rath Srey Lay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508114112" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Griensven" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-9-82" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739380v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todd Davis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borann Sar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01887-14" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739390v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0657a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739381v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sek Mardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Ly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Heng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110713" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Robinson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Ngan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003120" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch Moniboth" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-658" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739386v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vlieghe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruy Lim" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0922" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002533" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739384v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Yi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seng" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ieng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Moore" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089637" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739398v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eak Tep Chheng" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e31826fd40d" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davun Holl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Ra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.09.010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W97H0JMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00814935v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Khiev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.12.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FLJ1K7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817075v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agakishiev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balanda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belver" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belyaev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Berger-Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.025201" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourdjman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hello" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gossner" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delmas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubiana" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2013.18.39.20594" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739394v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.07.018" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00815571v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2477" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739399v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120471" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ancelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2011181093" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laviolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Quilici" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Thiolet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2008.00210.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136529v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/esw.12.18.03186-en" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700267v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabeth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Zeller" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1209.060002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00764063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kugler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Belyaev" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483421" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739409v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>