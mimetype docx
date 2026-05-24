--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,3400 +300,3400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic circulation of chikungunya virus in Cote d'Ivoire revealed by sentinel travellers, 2023-2024</w:t>
+                <w:t xml:space="preserve">Using the near real-time effective reproduction number Rt as an early-warning tool for seasonal bronchiolitis and influenza-like illness epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pezzi</w:t>
+                <w:t xml:space="preserve">Yves Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Modenesi</w:t>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+                <w:t xml:space="preserve">Annie-Claude Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Verdurme</w:t>
+                <w:t xml:space="preserve">Berenice Villegas-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Brichler</w:t>
+                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (6), </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194 (5), pp.1332-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taaf002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwae195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946351v1</w:t>
+                <w:t xml:space="preserve">pasteur-05620845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t>
+                <w:t xml:space="preserve">Cryptic circulation of chikungunya virus in Cote d'Ivoire revealed by sentinel travellers, 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Delamare</w:t>
+                <w:t xml:space="preserve">Laura Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Gabriella Modenesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thellier</w:t>
+                <w:t xml:space="preserve">Nazli Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Calba</w:t>
+                <w:t xml:space="preserve">Laura Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gaget</w:t>
+                <w:t xml:space="preserve">Ségolène Brichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (41), </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taaf002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874550v1</w:t>
+                <w:t xml:space="preserve">hal-04946351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen prioritisation for wastewater surveillance ahead of the Paris 2024 Olympic and Paralympic Games, France</w:t>
+                <w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Toro</w:t>
+                <w:t xml:space="preserve">Hugues Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette de Valk</w:t>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zanetti</w:t>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Clémentine Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (28), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.28.2400231⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 29 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04865544v1</w:t>
+                <w:t xml:space="preserve">hal-04874550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cluster of autochthonous dengue transmission in the Paris region – detection, epidemiology and control measures, France, October 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathogen prioritisation for wastewater surveillance ahead of the Paris 2024 Olympic and Paralympic Games, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Voiry</w:t>
+                <w:t xml:space="preserve">Laila Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Rozenberg</w:t>
+                <w:t xml:space="preserve">Henriette de Valk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bassi</w:t>
+                <w:t xml:space="preserve">Laura Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cassonnet</w:t>
+                <w:t xml:space="preserve">Caroline Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (49), </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.49.2300641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.28.2400231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584286v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04865544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Evaluation of the Modified Faine Criteria in Patients Admitted with Suspected Leptospirosis to the Territorial Hospital, New Caledonia, 2018 to 2019</w:t>
+                <w:t xml:space="preserve">A cluster of autochthonous dengue transmission in the Paris region – detection, epidemiology and control measures, France, October 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guibreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Nelly Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+                <w:t xml:space="preserve">Nathalie Voiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Gervolino</w:t>
+                <w:t xml:space="preserve">Julian Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
+                <w:t xml:space="preserve">Clément Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cassonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-0352⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.49.2300641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522277v1</w:t>
+                <w:t xml:space="preserve">hal-04584286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Booster after Rabies Pre-Exposure Prophylaxis to Alleviate Rabies Antibody Monitoring in Individuals at Risk of Occupational Exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Evaluation of the Modified Faine Criteria in Patients Admitted with Suspected Leptospirosis to the Territorial Hospital, New Caledonia, 2018 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Sommé</w:t>
+                <w:t xml:space="preserve">Hélène Guibreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Durand</w:t>
+                <w:t xml:space="preserve">Shirley Gervolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
+                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.309. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.486-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9040309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-0352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03655265v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
+                <w:t xml:space="preserve">Systematic Booster after Rabies Pre-Exposure Prophylaxis to Alleviate Rabies Antibody Monitoring in Individuals at Risk of Occupational Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+                <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Sommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9040309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
+                <w:t xml:space="preserve">pasteur-03655265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS: optimization for future uses in entomological surveillance and identification of mosquitoes from New Caledonia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nipah virus circulation at human–bat interfaces, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barsac</w:t>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Tutagata</w:t>
+                <w:t xml:space="preserve">Thavry Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibol Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Furey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04234-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (8), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2471/BLT.20.254227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025394v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostatistics to better detect fishy findings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MALDI-TOF MS: optimization for future uses in entomological surveillance and identification of mosquitoes from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Kainiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tutagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30557-0⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025457v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nipah virus circulation at human–bat interfaces, Cambodia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biostatistics to better detect fishy findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2471/BLT.20.254227⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30557-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910930v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-specific epidemiology of human leptospirosis in New Caledonia, 2006-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Klement-Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Goarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242886. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies post-exposure prophylaxis: A systematic review on abridged vaccination schedules and the effect of changing administration routes during a single course</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lea Knopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.041⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047500v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucoviscous characteristics of Klebsiella pneumoniae strains: A factor of clinical severity?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptomatic Dengue Virus Infections, Cambodia, 2012–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colot</w:t>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+                <w:t xml:space="preserve">Camille Fortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (7), pp.1354-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2507.181794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296530v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting Oceanians of Non-European, Non-Asian Descent (ONENA) in the South Pacific to Make Them Count in Global Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Bertrand</w:t>
+                <w:t xml:space="preserve">Predicting Dengue Outbreaks in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cousien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ledien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimsan Souv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed4030114⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.2281-2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2512.181193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296560v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling to inform prophylaxis regimens to prevent human rabies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Hampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Abela-Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omesh Bharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Knopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Léchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (Supp. 1), pp.A166-A173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Dengue Virus Infections, Cambodia, 2012–2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
+                <w:t xml:space="preserve">Counting Oceanians of Non-European, Non-Asian Descent (ONENA) in the South Pacific to Make Them Count in Global Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed4030114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2507.181794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02299251v1</w:t>
+                <w:t xml:space="preserve">hal-02296560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Dengue Outbreaks in Cambodia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucoviscous characteristics of Klebsiella pneumoniae strains: A factor of clinical severity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekol Huy</w:t>
+                <w:t xml:space="preserve">T. Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2512.181193⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online ahead of print, pp.S0399-077X(18)30054-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866743v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1-week intradermal dose-sparing regimen for rabies post-exposure prophylaxis (RESIST-2): an observational cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tineke Cantaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanthy Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivlin Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (12), pp.1355-1362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30311-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm applied to national surveillance data for the early detection of major dengue outbreaks in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ledien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimsan Souv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithea Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekol Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cousien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (2), pp.e0212003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0212003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential effect of improved provision of rabies post-exposure prophylaxis in Gavi-eligible countries: a modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Hampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Steenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Mancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.102-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of leptospirosis in an observational study of hospital outpatients in Vanuatu highlights the need for improved awareness and diagnostic capacities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rabies post-exposure prophylaxis: A systematic review on abridged vaccination schedules and the effect of changing administration routes during a single course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Girault</w:t>
+                <w:t xml:space="preserve">Joss Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexter Takau</w:t>
+                <w:t xml:space="preserve">Naseem Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justina Gaviga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucille Blumberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), pp.e0006564. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01808819v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of Influenza A H5, H7, and H9 Viruses and Co-infected Poultry in Live Bird Markets, Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Horwood</w:t>
+                <w:t xml:space="preserve">Rabies Postexposure Prophylaxis Noncompletion After Dog Bites: Estimating the Unseen to Meet the Needs of the Underserved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+                <w:t xml:space="preserve">Sophie Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Suttie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phalla Y</w:t>
+                <w:t xml:space="preserve">Malen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2402.171360⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739343v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotype Distribution of Clinical Streptococcus pneumoniae Isolates before the Introduction of the 13-Valent Pneumococcal Conjugate Vaccine in Cambodia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating new rabies post-exposure prophylaxis (PEP) regimens or vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Cyrille Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0692⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739337v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies Postexposure Prophylaxis Noncompletion After Dog Bites: Estimating the Unseen to Meet the Needs of the Underserved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Comparison of the dynamics of Japanese encephalitis virus circulation in sentinel pigs between a rural and a peri-urban setting in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Choeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borin Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Pring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blanchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Malen Chan</w:t>
+                <w:t xml:space="preserve">Senglong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwx234⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.e0006644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739342v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01893021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the dynamics of Japanese encephalitis virus circulation in sentinel pigs between a rural and a peri-urban setting in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-circulation of Influenza A H5, H7, and H9 Viruses and Co-infected Poultry in Live Bird Markets, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Di Francesco</w:t>
+                <w:t xml:space="preserve">Annika Suttie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithy Choeung</w:t>
+                <w:t xml:space="preserve">Sopheak Thet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borin Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Senglong Pang</w:t>
+                <w:t xml:space="preserve">Phalla Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006644⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.352 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2402.171360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01893021v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating new rabies post-exposure prophylaxis (PEP) regimens or vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Serotype Distribution of Clinical Streptococcus pneumoniae Isolates before the Introduction of the 13-Valent Pneumococcal Conjugate Vaccine in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Inghammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youlet By</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin Cyrille Tejiokem</w:t>
+                <w:t xml:space="preserve">Christina Farris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Briggs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thong Phe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.791 - 796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01943559v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
               </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,64 +3947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-acquired pneumonia and Gram-negative bacilli in Cambodia—incidence, risk factors and clinical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin Inghammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,77 +4215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intradermal rabies post-exposure prophylaxis can be abridged with no measurable impact on clinical outcome in Cambodia, 2003–2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotheary In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,64 +4483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host and viral genetic diversity can help explain mortality during the 1918–21 influenza pandemic in the Pacific region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Horwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,64 +4600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptospirosis in French Historical Medical Literature: Weil’s Disease or Kelsch’s Disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Goarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 99 (6), pp.1366-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4685,6932 +4685,7066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Circulation of Zika Virus, Cambodia, 2007–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sowath Ly</w:t>
+                <w:t xml:space="preserve">High incidence of leptospirosis in an observational study of hospital outpatients in Vanuatu highlights the need for improved awareness and diagnostic capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior George Pakoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexter Takau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Gaviga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2302.161432⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.e0006564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739352v1</w:t>
+                <w:t xml:space="preserve">pasteur-01808819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and Transmission of Human Influenza A(H5N1) Virus before and after Virus Reassortment, Cambodia, 2006–2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Increased adaptive immune responses and proper feedback regulation protect against clinical dengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivlin Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sopheak Sorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2302.161232⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (405), pp.eaal5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aal5088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739351v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of remotely-sensed flooding indicators and their potential contribution to early warning for leptospirosis in Cambodia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Seroprevalence and Transmission of Human Influenza A(H5N1) Virus before and after Virus Reassortment, Cambodia, 2006–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malen Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Sorn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Buchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181044⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.300 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2302.161232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739348v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased adaptive immune responses and proper feedback regulation protect against clinical dengue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sowath Ly</w:t>
+                <w:t xml:space="preserve">Assessing the performance of remotely-sensed flooding indicators and their potential contribution to early warning for leptospirosis in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ledien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Buchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aal5088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656594v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Thousand Years of Concepts Relating to Rabies in Animals and Humans, Its Prevention and Its Cure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/tropicalmed2020005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective, comparative study of severe neurological and uncomplicated hand, foot and mouth forms of paediatric enterovirus 71 infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Crabol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polidy Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Richner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.69 - 76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aetiology of acute meningoencephalitis in Cambodian children, 2010–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Horwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (5), pp.e35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emi.2017.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteinuria during dengue fever in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivuth Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kerleguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.38 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Imperative of Palliation in the Management of Rabies Encephalomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Warrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Warrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/tropicalmed2040052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Lasting Immune Protection and Other Epidemiological Findings after Chikungunya Emergence in a Cambodian Rural Community, April 2012</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Low Circulation of Zika Virus, Cambodia, 2007–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekol Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kunthy Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004281⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.296 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2302.161432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739371v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis of dengue disease severity in a resource-limited Asian country</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lover</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of human enterovirus 71 at the origin of an epidemic of fatal hand, foot and mouth disease cases in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rachline</w:t>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huachen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1849-8⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.e104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emi.2016.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739358v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Xpert MTB/RIF and Alternative Specimen Collection Methods for the Diagnosis of Tuberculosis in HIV-Infected Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">Caring for patients with rabies in developing countries - the neglected importance of palliative care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Msellati</w:t>
+                <w:t xml:space="preserve">Yoann Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangalore Jayakrishnappa Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Barennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciw036⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.564-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739362v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory diagnostics in dog-mediated rabies: an overview of performance and a proposed strategy for various settings.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A prospective study on the incidence of dog bites and management in a rural Cambodian, rabies-endemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.62 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01476330v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study on the incidence of dog bites and management in a rural Cambodian, rabies-endemic setting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intensive Circulation of Japanese Encephalitis Virus in Peri-urban Sentinel Pigs near Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Pring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Yakovleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.04.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.e0005149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739360v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A confirmed rabies case in a French resident in Cambodia, June 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Haener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nareth Chhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.tav012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jtm/tav012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Circulation of Japanese Encephalitis Virus in Peri-urban Sentinel Pigs near Phnom Penh, Cambodia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Laboratory diagnostics in dog-mediated rabies: an overview of performance and a proposed strategy for various settings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maud Yakovleff</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Choeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005149⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.107-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739355v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01476330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of human enterovirus 71 at the origin of an epidemic of fatal hand, foot and mouth disease cases in Cambodia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of Xpert MTB/RIF and Alternative Specimen Collection Methods for the Diagnosis of Tuberculosis in HIV-Infected Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Danet</w:t>
+                <w:t xml:space="preserve">Olivier Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibol Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Msellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emi.2016.101⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (9), pp.1161 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciw036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739359v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring for patients with rabies in developing countries - the neglected importance of palliative care.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intense circulation of A/H5N1 and other avian influenza viruses in Cambodian live-bird markets with serological evidence of sub-clinical human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sotheary In</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Barennes</w:t>
+                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (4), pp.564-7. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (7), pp.e70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tmi.12670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emi.2016.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01429841v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense circulation of A/H5N1 and other avian influenza viruses in Cambodian live-bird markets with serological evidence of sub-clinical human infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rabies transmission risks during peripartum--Two cases and a review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Tshabu Aguèmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Zoumènou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamphile Assouto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emi.2016.69⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (15), pp.1752-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739361v1</w:t>
+                <w:t xml:space="preserve">pasteur-01476328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental contamination and risk factors for transmission of highly pathogenic avian influenza A(H5N1) to humans, Cambodia, 2006-2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Estimating the Burden of Leptospirosis among Febrile Subjects Aged below 20 Years in Kampong Cham Communities, Cambodia, 2007-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Channa Mey</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Votsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1950-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0151555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739356v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Burden of Leptospirosis among Febrile Subjects Aged below 20 Years in Kampong Cham Communities, Cambodia, 2007-2009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Environmental contamination and risk factors for transmission of highly pathogenic avian influenza A(H5N1) to humans, Cambodia, 2006-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nima Asgari</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirenda Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cavailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Mumford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151555⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1950-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739364v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies transmission risks during peripartum--Two cases and a review of the literature.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Seroepidemiology of Human Enterovirus 71 Infection among Children, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pamphile Assouto</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Salje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.02.065⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.92 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2201.151323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01476328v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroepidemiology of Human Enterovirus 71 Infection among Children, Cambodia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Evidence of two distinct phylogenetic lineages of dog rabies virus circulating in Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Metlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2201.151323⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739372v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01429885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two distinct phylogenetic lineages of dog rabies virus circulating in Cambodia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sotheary In</w:t>
+                <w:t xml:space="preserve">An optimised age-based dosing regimen for single low-dose primaquine for blocking malaria transmission in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naw Htee Khu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mavuto Mukaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Debackere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupam Tripura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-016-0701-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01429885v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimised age-based dosing regimen for single low-dose primaquine for blocking malaria transmission in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rupam Tripura</w:t>
+                <w:t xml:space="preserve">Long-Lasting Immune Protection and Other Epidemiological Findings after Chikungunya Emergence in a Cambodian Rural Community, April 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Galatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Baisley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-016-0701-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739357v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of Routine Dengue Diagnostic Tests in Urine and Saliva Specimens.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Srorn Kim</w:t>
+                <w:t xml:space="preserve">Early diagnosis of dengue disease severity in a resource-limited Asian country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cavailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee Sin Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rachline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1849-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01738738v1</w:t>
+                <w:t xml:space="preserve">hal-01739358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaps between research and public health priorities in low income countries: evidence from a systematic literature review focused on Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fassier</w:t>
+                <w:t xml:space="preserve">Necrotic Tuberculin Skin (Mantoux) Test Reaction: A Case Report and an Estimation of Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dim Bunnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kerleguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peou Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polidy Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viseth Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13012-015-0217-1⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148 (1), pp.e1 - e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.14-2463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739379v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necrotic Tuberculin Skin (Mantoux) Test Reaction: A Case Report and an Estimation of Frequency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viseth Phuong</w:t>
+                <w:t xml:space="preserve">Rabies Vaccine and Rabies Immunoglobulin in Cambodia: Use and Obstacles to Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheary In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivuth Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiksing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148 (1), pp.e1 - e4. </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.348 - 352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1378/chest.14-2463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtm.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739378v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies Vaccine and Rabies Immunoglobulin in Cambodia: Use and Obstacles to Use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Asymptomatic humans transmit dengue virus to mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yiksing Peng</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rath Srey Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtm.12228⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (47), pp.14688-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508114112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739377v1</w:t>
+                <w:t xml:space="preserve">pasteur-01239113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic humans transmit dengue virus to mosquitoes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Value of Routine Dengue Diagnostic Tests in Urine and Saliva Specimens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rath Srey Lay</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Srorn Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508114112⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.e0004100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01239113v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01738738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge translation: a case study on pneumonia research and clinical guidelines in a low- income country</w:t>
+                <w:t xml:space="preserve">Gaps between research and public health priorities in low income countries: evidence from a systematic literature review focused on Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Griensven</w:t>
+                <w:t xml:space="preserve">Socheat Touch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Frutos</w:t>
+                <w:t xml:space="preserve">Por Ir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannchhorvin Saman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implementation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1748-5908-9-82⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-015-0217-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739385v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Molecular Markers Associated with Alteration of Receptor-Binding Specificity in a Novel Genotype of Highly Pathogenic Avian Influenza A(H5N1) Viruses Detected in Cambodia in 2013</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A Model for a Chikungunya Outbreak in a Rural Cambodian Setting: Implications for Disease Control in Uninfected Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowath Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantha Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01887-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.e3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739380v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melioidosis Requires Better Data Sharing for Improved Diagnosis and Management in the Mekong Region</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidemiological and Virological Characteristics of Influenza Viruses Circulating in Cambodia from 2009 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srey Viseth Horm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sek Mardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0657a⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739390v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and Virological Characteristics of Influenza Viruses Circulating in Cambodia from 2009 to 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Identification of Molecular Markers Associated with Alteration of Receptor-Binding Specificity in a Novel Genotype of Highly Pathogenic Avian Influenza A(H5N1) Viruses Detected in Cambodia in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todd Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borann Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srey Viseth Horm</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seng Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (23), pp.13897 - 13909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01887-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739381v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for a Chikungunya Outbreak in a Rural Cambodian Setting: Implications for Disease Control in Uninfected Areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melioidosis Requires Better Data Sharing for Improved Diagnosis and Management in the Mekong Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003120⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0657a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739382v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial epidemiology and climatic predictors of paediatric dengue infections captured via sentinel site surveillance, Phnom Penh Cambodia 2011–2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Buchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rachline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duch Moniboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekol Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.658. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoroquinolone resistance and Mycobacterium tuberculosis: CAP guidelines play an important role.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Vlieghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kruy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Griensven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (5), pp.628 - 630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5588/ijtld.13.0922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Burden of Japanese Encephalitis Virus and Other Encephalitides in Countries of the Mekong Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Two clustered cases of confirmed influenza A(H5N1) virus infection, Cambodia, 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (25), pp.20839</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739391v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two clustered cases of confirmed influenza A(H5N1) virus infection, Cambodia, 2011.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Seng</w:t>
+                <w:t xml:space="preserve">Estimating the Burden of Japanese Encephalitis Virus and Other Encephalitides in Countries of the Mekong Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Goutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ieng</w:t>
+                <w:t xml:space="preserve">Paul Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.e2533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739384v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiologies and Resistance Profiles of Bacterial Community-Acquired Pneumonia in Cambodian and Neighboring Countries’ Health Care Settings: A Systematic Review (1995 to 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Vlieghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catrin Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0089637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Viral Lower Respiratory Tract Infections in Cambodian Children: clinical and epidemiologic characteristics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge translation: a case study on pneumonia research and clinical guidelines in a low- income country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Barennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Griensven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1748-5908-9-82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/INF.0b013e31826fd40d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739398v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster randomised trial of the impact of biosecurity measures on poultry health in backyard flocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">A community-based education trial to improve backyard poultry biosecurity in rural Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Khiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (3), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739392v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00814935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community-based education trial to improve backyard poultry biosecurity in rural Cambodia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+                <w:t xml:space="preserve">Baryonic resonances close to the K̅ N threshold: The case of Λ(1405) in pp collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agakishiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Berger-Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (2), pp.025201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.025201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00814935v1</w:t>
+                <w:t xml:space="preserve">in2p3-00817075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryonic resonances close to the K̅ N threshold: The case of Λ(1405) in pp collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Berger-Chen</w:t>
+                <w:t xml:space="preserve">Unusual increase in reported cases of paratyphoid A fever among travellers returning from Cambodia, January to September 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tourdjman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.025201⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (39), pp.20594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2013.18.39.20594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00817075v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual increase in reported cases of paratyphoid A fever among travellers returning from Cambodia, January to September 2013.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tubiana</w:t>
+                <w:t xml:space="preserve">Acute lower respiratory infections on lung sequelae in Cambodia, a neglected disease in highly tuberculosis-endemic country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareth Rith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (39), pp.20594. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (10), pp.1625 - 1632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2013.18.39.20594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739395v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute lower respiratory infections on lung sequelae in Cambodia, a neglected disease in highly tuberculosis-endemic country</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of a Text Message-Based Pharmacovigilance Tool in Cambodia: Pilot Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.e68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.2477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739394v1</w:t>
+                <w:t xml:space="preserve">pasteur-00815571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Text Message-Based Pharmacovigilance Tool in Cambodia: Pilot Study.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute Viral Lower Respiratory Tract Infections in Cambodian Children: clinical and epidemiologic characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eak Tep Chheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.2477⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.e8 - e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/INF.0b013e31826fd40d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00815571v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reemergence of Chikungunya Virus in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beat Richner</w:t>
+                <w:t xml:space="preserve">Cluster randomised trial of the impact of biosecurity measures on poultry health in backyard flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davun Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok Ra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ponsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.649 - 655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1812.120471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739399v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya Outbreak — Cambodia, February–March 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Sorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Buchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMWR : Morbidity and Mortality Weekly Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.737-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal protection against biting insects and ticks.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Reemergence of Chikungunya Virus in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantha Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delmont</w:t>
+                <w:t xml:space="preserve">Touch Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Richner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (1), pp.93-111. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2066 - 2069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2011181093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1812.120471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927009v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster of Vibrio cholerae O1 Infections in French Travelers to Rajasthan (India), May 2006</w:t>
+                <w:t xml:space="preserve">Personal protection against biting insects and ticks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tarantola</w:t>
+                <w:t xml:space="preserve">Fabrice Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vaucel</w:t>
+                <w:t xml:space="preserve">Thierry Ancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Laviolle</w:t>
+                <w:t xml:space="preserve">Eric Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L Quilici</w:t>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Thiolet</w:t>
+                <w:t xml:space="preserve">Jean Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (4), pp.273-7. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.93-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1708-8305.2008.00210.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2011181093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01136520v1</w:t>
+                <w:t xml:space="preserve">hal-00927009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio cholerae O1 strains with decreased susceptibility to fluoroquinolones in travellers returning from India (Rajasthan) to France, April 2007.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">A Cluster of Vibrio cholerae O1 Infections in French Travelers to Rajasthan (India), May 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L Quilici</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Thiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/esw.12.18.03186-en⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (4), pp.273-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1708-8305.2008.00210.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01136529v1</w:t>
+                <w:t xml:space="preserve">pasteur-01136520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vibrio cholerae O1 strains with decreased susceptibility to fluoroquinolones in travellers returning from India (Rajasthan) to France, April 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L Quilici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (5), pp.E070503.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/esw.12.18.03186-en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01136529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lookback exercise with imported Crimean-Congo hemorrhagic fever, Senegal and France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (9), pp.1424-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1209.060002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11620,163 +11754,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Hadron Properties in Baryonic Matter with HADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on Hadron Spectroscopy (HADRON 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Tallahassee, United States. pp.691-694, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3483421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00764063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11786,109 +11920,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human plague in Cambodia: A critical review of historical data found in the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut Pasteur du Cambodge. 2011, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01739409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId443"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11956,51 +12090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B45B8A5"/>
+    <w:nsid w:val="8DD35ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12187,51 +12321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tarantola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6946-7958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maniscalco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-025-00022-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Modenesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voiry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cassonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.49.2300641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibreteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Gervolino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04234-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30557-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Furey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.20.254227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klement-Frutos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Floury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242886" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Kessels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Salahuddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blumberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Knopf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Buffi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed4030114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hampson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Abela-Ridder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omesh Bharti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#233;chenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.11.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fortas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2507.181794" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ledien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsan Souv" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithea Leang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekol Huy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2512.181193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivlin Ung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30311-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steenson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mancy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30512-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01808819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior George Pakoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexter Takau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gaviga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srey Viseth Horm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Suttie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Thet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phalla Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.171360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Inghammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlet By" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Farris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Phe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0692" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx234" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Di Francesco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Choeung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pring" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006644" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Cyrille Tejiokem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Briggs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vantha Te" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boussioux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokthearom Mao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-017-0010-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheary In" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiksing Peng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30408-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0629" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161432" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareth Rith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161232" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739348v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Hem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawfik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aal5088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739365v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2020005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Crabol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polidy Pean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Mey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Richner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sothy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Andries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.12.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Warrell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warrell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2040052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galatas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004281" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cavailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Sin Leo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lover" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rachline" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1849-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739362v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Ung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.03.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ponsich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Sorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.04.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Haener" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareth Chhor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tav012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Kong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yakovleff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachen Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Danet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.101" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429841v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cabrol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangalore Jayakrishnappa Mahendra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Barennes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12670" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.69" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739356v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mumford" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1950-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739364v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Asgari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tshabu Agu&#232;mon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Zoum&#232;nou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamphile Assouto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.02.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2201.151323" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429885v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Metlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.12.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naw Htee Khu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavuto Mukaka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Debackere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Tripura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0701-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01738738v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Srorn Kim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004100" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheat Touch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Por Ir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannchhorvin Saman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0217-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dim Bunnet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peou Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseth Phuong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.14-2463" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtm.12228" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01239113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rath Srey Lay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508114112" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Griensven" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-9-82" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739380v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todd Davis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borann Sar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01887-14" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739390v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0657a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739381v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sek Mardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Ly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Heng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110713" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Robinson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Ngan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003120" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch Moniboth" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-658" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739386v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vlieghe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruy Lim" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0922" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002533" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739384v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Yi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seng" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ieng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Moore" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089637" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739398v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eak Tep Chheng" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e31826fd40d" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davun Holl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Ra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.09.010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W97H0JMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00814935v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Khiev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.12.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FLJ1K7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817075v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agakishiev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balanda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belver" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belyaev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Berger-Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.025201" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourdjman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hello" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gossner" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delmas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubiana" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2013.18.39.20594" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739394v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.07.018" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00815571v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2477" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739399v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120471" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ancelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2011181093" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laviolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Quilici" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Thiolet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2008.00210.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136529v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/esw.12.18.03186-en" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700267v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabeth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Zeller" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1209.060002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00764063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kugler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Belyaev" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483421" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739409v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tarantola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6946-7958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maniscalco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-025-00022-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05620845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Paty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Villegas-Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Modenesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cassonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.49.2300641" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibreteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Gervolino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Furey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.20.254227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04234-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30557-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klement-Frutos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Floury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fortas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2507.181794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ledien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsan Souv" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithea Leang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekol Huy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2512.181193" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hampson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Abela-Ridder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omesh Bharti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Knopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#233;chenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.11.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horwood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Buffi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed4030114" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauvet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivlin Ung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30311-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steenson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mancy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30512-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Kessels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Salahuddin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blumberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx234" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Cyrille Tejiokem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Briggs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Di Francesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Choeung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pring" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006644" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srey Viseth Horm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Suttie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Thet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phalla Y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.171360" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Inghammar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlet By" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Farris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Phe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0692" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vantha Te" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boussioux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokthearom Mao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-017-0010-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01943560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheary In" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiksing Peng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30408-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0629" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01808819v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior George Pakoa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexter Takau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gaviga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006564" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawfik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aal5088" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareth Rith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161232" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Hem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2020005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Crabol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polidy Pean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Mey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Richner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739350v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laurent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sothy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Andries" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.12.022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Warrell" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warrell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed2040052" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2302.161432" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachen Zhu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Danet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.101" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cabrol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangalore Jayakrishnappa Mahendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Barennes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ponsich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Sorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.04.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739355v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Kong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yakovleff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005149" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Haener" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareth Chhor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tav012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.03.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Ung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.69" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476328v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tshabu Agu&#232;mon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Zoum&#232;nou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamphile Assouto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.02.065" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739364v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Asgari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151555" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cavailler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mumford" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1950-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739372v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2201.151323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429885v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Metlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.12.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739357v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naw Htee Khu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavuto Mukaka" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Debackere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Tripura" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0701-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galatas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004281" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Sin Leo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lover" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rachline" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1849-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dim Bunnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peou Kim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseth Phuong" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.14-2463" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739377v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtm.12228" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01239113v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rath Srey Lay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508114112" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01738738v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Srorn Kim" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004100" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739379v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheat Touch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Por Ir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannchhorvin Saman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0217-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Robinson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Ngan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003120" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739381v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sek Mardy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Ly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Heng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110713" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todd Davis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borann Sar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01887-14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0657a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739383v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch Moniboth" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-658" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739386v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vlieghe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruy Lim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Griensven" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0922" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739384v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Yi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rith" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seng" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ieng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739391v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002533" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739388v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Moore" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089637" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739385v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-9-82" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00814935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Khiev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.12.006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FLJ1K7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agakishiev" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balanda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belver" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belyaev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Berger-Chen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.025201" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739395v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourdjman" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hello" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gossner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delmas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubiana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2013.18.39.20594" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739394v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.07.018" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00815571v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2477" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739398v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eak Tep Chheng" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e31826fd40d" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739392v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davun Holl" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Ra" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.09.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W97H0JMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120471" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927009v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ancelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2011181093" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136520v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laviolle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Quilici" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Thiolet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2008.00210.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01136529v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/esw.12.18.03186-en" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700267v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabeth" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Zeller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1209.060002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00764063v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kugler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Belyaev" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanco" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483421" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739409v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>