--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -295,364 +295,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of 2D 8x8 DCT Based on the Loeffler Factorization Using Algebraic Integer Encoding</w:t>
+                <w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F. G. Coelho</w:t>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushmabhargavi Nimmalapalli</w:t>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassil Dimitrov</w:t>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjuna Madanayake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renato J. Cintra</w:t>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (12), pp.1692-1702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2018.2837755⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797957v1</w:t>
+                <w:t xml:space="preserve">hal-01427639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of 2D 8x8 DCT Based on the Loeffler Factorization Using Algebraic Integer Encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego F. G. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Migliore</w:t>
+                <w:t xml:space="preserve">Sushmabhargavi Nimmalapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+                <w:t xml:space="preserve">Vassil Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Lapotre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Arjuna Madanayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+                <w:t xml:space="preserve">Renato J. Cintra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t>
+              <w:t xml:space="preserve">, 2018, 67 (12), pp.1692-1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2018.2837755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427639v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1747,248 +1747,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00174648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing machine-efficient polynomial approximations</w:t>
+                <w:t xml:space="preserve">Hardware operators for function evaluation using sparse-coefficient polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1141885.1141890⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (25), pp.1441-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20062373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00086826v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware operators for function evaluation using sparse-coefficient polynomials</w:t>
+                <w:t xml:space="preserve">Computing machine-efficient polynomial approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (25), pp.1441-1442. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (2), pp.236-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20062373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1141885.1141890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125483v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00086826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Optimizations of Hardware Multiplication by Constant Matrices</w:t>
               </w:r>
@@ -2658,51 +2658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Ait Manssour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gogniat Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,299 +2980,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation and Comparison of Protections against SCAs for RLWE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware-Software Co-Design for Security: ECC Processor Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Cryptology in India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Workshop on the Security of Software / Hardware Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309481v1</w:t>
+                <w:t xml:space="preserve">hal-02374396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'algorithmes de réduction modulaire en HLS sur FPGA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPGA Implementation and Comparison of Protections against SCAs for RLWE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Zijlstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas: Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Cryptology in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129095v1</w:t>
+                <w:t xml:space="preserve">hal-02309481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Software Co-Design for Security: ECC Processor Example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison d'algorithmes de réduction modulaire en HLS sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libey Djath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Zijlstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Security of Software / Hardware Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Compas: Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374396v1</w:t>
+                <w:t xml:space="preserve">hal-02129095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Variable Bit-Width Units in a RISC-V Processor for Approximate Computing</w:t>
               </w:r>
@@ -3382,187 +3382,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcontroller Implementation of Simultaneous Protections Against Observation and Perturbation Attacks for ECC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of Arithmetic Circuits against Physical Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT: 15th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30 ans du LIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. https://30anslip.sciencesconf.org/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826303v1</w:t>
+                <w:t xml:space="preserve">hal-01918194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Arithmetic Circuits against Physical Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcontroller Implementation of Simultaneous Protections Against Observation and Perturbation Attacks for ECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 ans du LIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT: 15th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006884605700577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918194v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Physical Attacks</w:t>
               </w:r>
@@ -3909,515 +3909,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Architectures Exploration for Hyper-Elliptic Curve Cryptography</w:t>
+                <w:t xml:space="preserve">Architecture level Optimizations for Kummer based HECC on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turku Ozlum Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crypto'Puces 2017- 6ème rencontre Crypto'Puces, du composant au système communicant embarqué</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IndoCrypt 2017 - 18th International Conference on Cryptology in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Chennai, India. pp.44-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71667-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547034v1</w:t>
+                <w:t xml:space="preserve">hal-01614063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECC Protections against both Observation and Pertubation Attacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Support for Physical Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CryptArchi 2017: 15th International Workshops on Cryptographic architectures embedded in logic devices </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">CRiSIS: 12th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545752v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Analysis and Hardware Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyper-Threaded Multiplier for HECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Risques, Société et Sécurité" (R2S). "Journée Thématique Consommation d'énergie dans les systèmes reconfigurables'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cergy, France</w:t>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657656v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Threaded Multiplier for HECC</w:t>
+                <w:t xml:space="preserve">Hardware Architectures Exploration for Hyper-Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">Crypto'Puces 2017- 6ème rencontre Crypto'Puces, du composant au système communicant embarqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Porquerolles, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620046v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture level Optimizations for Kummer based HECC on FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Turku Ozlum Celik</w:t>
+                <w:t xml:space="preserve">ECC Protections against both Observation and Pertubation Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IndoCrypt 2017 - 18th International Conference on Cryptology in India</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> CryptArchi 2017: 15th International Workshops on Cryptographic architectures embedded in logic devices </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71667-1_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01614063v1</w:t>
+                <w:t xml:space="preserve">hal-01545752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Support for Physical Security</w:t>
+                <w:t xml:space="preserve">Power Consumption Analysis and Hardware Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS: 12th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dinard, France</w:t>
+              <w:t xml:space="preserve">"Risques, Société et Sécurité" (R2S). "Journée Thématique Consommation d'énergie dans les systèmes reconfigurables'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591710v1</w:t>
+                <w:t xml:space="preserve">hal-01657656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Crypto in SoCs: Threats and Protections</w:t>
               </w:r>
@@ -4472,103 +4472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t>
@@ -5384,103 +5384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t>
@@ -5581,213 +5581,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNS Modular Multiplication through Reduced Base Extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">Hardware/Software Support for Securing Virtualization in Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP - 25th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Symposium on Digital Trust in Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010961v1</w:t>
+                <w:t xml:space="preserve">hal-01095430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware/Software Support for Securing Virtualization in Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bucheron</w:t>
+                <w:t xml:space="preserve">RNS Modular Multiplication through Reduced Base Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Digital Trust in Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAP - 25th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2014.6868631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095430v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Sub-Powered Asynchronous Logic</w:t>
               </w:r>
@@ -5884,252 +5884,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Modular Inversion in RNS using the Plus-Minus Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">On-the-Fly Multi-Base Recoding for ECC Scalar Multiplication without Pre-Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES - 15th Workshop on Cryptographic Hardware and Embedded Systems - 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_14⟩</w:t>
+              <w:t xml:space="preserve">ARITH - 21st IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.219-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2013.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825745v1</w:t>
+                <w:t xml:space="preserve">hal-00772613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Multi-Base Recoding for ECC Scalar Multiplication without Pre-Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chabrier</w:t>
+                <w:t xml:space="preserve">Improving Modular Inversion in RNS using the Plus-Minus Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH - 21st IEEE International Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.219-228, </w:t>
+              <w:t xml:space="preserve">CHES - 15th Workshop on Cryptographic Hardware and Embedded Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.233-249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2013.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772613v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateur matériel de tests de divisibilité par des petites constantes sur de très grands entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6617,51 +6617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Random Recoding: Redundant Representations of Numbers, Side Channel Analysis, Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuta Pamula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic Level Countermeasures for ECC Coprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuta Pamula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6902,51 +6902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of DBNS recoding for ECC processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuta Pamula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7869,239 +7869,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00348084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPA Resistant Elliptic Curve Cryptosystem using Addition Chains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Reciprocation using Degree-3 Polynomials but Only 1 Complete Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITNG'07: 4th International Conference on Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, U.S.A., pp.995-1000, </w:t>
+              <w:t xml:space="preserve">MWCAS/NEWCAS'07: 50th Internationall Midwest Symposium on Circuits &amp; Systems/5th International Northeast Workshop on Circuits &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada, pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITNG.2007.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2007.4488593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153368v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Reciprocation using Degree-3 Polynomials but Only 1 Complete Multiplication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPA Resistant Elliptic Curve Cryptosystem using Addition Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Marnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWCAS/NEWCAS'07: 50th Internationall Midwest Symposium on Circuits &amp; Systems/5th International Northeast Workshop on Circuits &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada, pp.1-4, </w:t>
+              <w:t xml:space="preserve">ITNG'07: 4th International Conference on Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, U.S.A., pp.995-1000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2007.4488593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITNG.2007.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153370v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des circuits intégrés par codage de l'information</w:t>
               </w:r>
@@ -8470,226 +8470,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00125520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Identities and Transformations for Hardware Power Operators</w:t>
+                <w:t xml:space="preserve">Carry Prediction and Selection for Truncated Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SiPS'06: Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Banff, Canada, pp.339-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00125518v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry Prediction and Selection for Truncated Multiplication</w:t>
+                <w:t xml:space="preserve">New Identities and Transformations for Hardware Power Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS'06: Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, San Diego, California, U.S.A., pp.1-10 (631307), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.676244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00153366v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-mode Operator for SHA-2 Hash Functions</w:t>
               </w:r>
@@ -11207,387 +11207,387 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Small FPGA polynomial approximations with $3$-bit coefficients and low-precision estimations of the powers of x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5503, LIP RR-2005-8, INRIA, LIP. 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070298v1</w:t>
+                <w:t xml:space="preserve">inria-00070504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small FPGA polynomial approximations with $3$-bit coefficients and low-precision estimations of the powers of x</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Michard</w:t>
+                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5503, LIP RR-2005-8, INRIA, LIP. 2005, pp.13</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070504v1</w:t>
+                <w:t xml:space="preserve">inria-00070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de l'activité de la fonction de sélection dans l'algorithme de E-méthode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+                <w:t xml:space="preserve">High-Radix Floating-Point Division Algorithms for Embedded VLIW Integer Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh-Kumar Raina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-5574, INRIA. 2005, pp.10</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2005-39, Laboratoire de l'informatique du parallélisme. 2005, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070432v1</w:t>
+                <w:t xml:space="preserve">hal-02102220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Radix Floating-Point Division Algorithms for Embedded VLIW Integer Processors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude statistique de l'activité de la fonction de sélection dans l'algorithme de E-méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5574, INRIA. 2005, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh-Kumar Raina</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02102220v1</w:t>
+                <w:t xml:space="preserve">inria-00070432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division by Constant for the ST100 DSP Microprocessor</w:t>
               </w:r>
@@ -11888,77 +11888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13233,51 +13233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Zijlstra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3112052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2920352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. G. Coelho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushmabhargavi Nimmalapalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Dimitrov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Madanayake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato J. Cintra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2837755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2529625" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abozaid Ghada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdy Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Yasutaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2436372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Pamula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hrynkiewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.699-718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZTVS4PVV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.013288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.639-646" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4FJG01N4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Glabb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2006.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Byrne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Marnane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.015399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00174648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Popovici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.2.10.52-62" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boullis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lozachmeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vollmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libey Djath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3323159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006884605700577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turku Ozlum Celik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cotofana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;tairie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199155v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2014.6868631" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bucheron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Cotofana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2014.6951863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772703v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-CZ-3015.00052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716655v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamilton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2011.55" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757580" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826336" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00316796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2008.17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074510" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.185" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488593" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Peirera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733652" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00149006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.676244" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355128" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125366v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Beguenane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mailloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2006.250959" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098897v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nussbaum" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Fabio Restrepo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368416v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hormigo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Obermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2761278" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716772v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070432v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh-Kumar Raina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072094v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072102v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313051v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Zijlstra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3112052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2920352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. G. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushmabhargavi Nimmalapalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Dimitrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Madanayake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato J. Cintra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2837755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2529625" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abozaid Ghada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdy Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Yasutaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2436372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Pamula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hrynkiewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.699-718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZTVS4PVV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.013288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.639-646" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4FJG01N4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Glabb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2006.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Byrne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Marnane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.015399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00174648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Popovici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.2.10.52-62" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boullis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lozachmeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vollmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libey Djath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3323159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006884605700577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turku Ozlum Celik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cotofana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;tairie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199155v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bucheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2014.6868631" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Cotofana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2014.6951863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.17" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772703v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-CZ-3015.00052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716655v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamilton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2011.55" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757580" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826336" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00316796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2008.17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074510" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Peirera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733652" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00149006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.676244" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355128" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125366v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Beguenane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mailloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2006.250959" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098897v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nussbaum" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Fabio Restrepo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368416v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hormigo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Obermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2761278" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716772v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh-Kumar Raina" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072094v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072102v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313051v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>