--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1185,195 +1185,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00325689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Hardware Operators for Polynomial Evaluation</w:t>
+                <w:t xml:space="preserve">Introduction aux représentations des nombres et opérateurs arithmétiques à basse consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Systems Architecture (IJHPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (1), pp.14-23. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.639-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJHPSA.2007.013288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.26.639-646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00140930v1</w:t>
+                <w:t xml:space="preserve">lirmm-00156037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux représentations des nombres et opérateurs arithmétiques à basse consommation d'énergie</w:t>
+                <w:t xml:space="preserve">High-Performance Hardware Operators for Polynomial Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Systems Architecture (IJHPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHPSA.2007.013288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.26.639-646⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00156037v1</w:t>
+                <w:t xml:space="preserve">lirmm-00140930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Mode Operator for SHA-2 Hash Functions</w:t>
               </w:r>
@@ -2221,281 +2221,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Activity in Arithmetic Operations vs Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNS Base Extension through Operand Scaling on FPGA for Large Integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ARITH: 33rd IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347564v1</w:t>
+                <w:t xml:space="preserve">hal-05625762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic and Functional Activity</w:t>
+                <w:t xml:space="preserve">Electrical Activity in Arithmetic Operations vs Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRACH: Workshop on Randomness and Arithmetics for Cryptographic Hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046198v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RISC-V Instruction Set Extension for Flexible Hardware/Software Protection of Cryptosystems Masked at High Orders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arithmetic and Functional Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th IEEE International Midwest Symposium on Circuits and Systems (MWSCAS 2023) "Reinventing Microelectronics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Phoenix, AZ, United States</w:t>
+              <w:t xml:space="preserve">WRACH: Workshop on Randomness and Arithmetics for Cryptographic Hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132900v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic for Crypto in FPGA: HDL or HLS?</w:t>
               </w:r>
@@ -2544,3899 +2557,3877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Hierarchical Approach to Speed-up RNS Base Extensions in Homomorphic Encryption Context</w:t>
+                <w:t xml:space="preserve">A RISC-V Instruction Set Extension for Flexible Hardware/Software Protection of Cryptosystems Masked at High Orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Vollmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">Fabrice Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH: 2023 IEEE 30th International Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">66th IEEE International Midwest Symposium on Circuits and Systems (MWSCAS 2023) "Reinventing Microelectronics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206377v1</w:t>
+                <w:t xml:space="preserve">hal-04132900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t>
+                <w:t xml:space="preserve">Using Hierarchical Approach to Speed-up RNS Base Extensions in Homomorphic Encryption Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Ait Manssour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gogniat Guy</w:t>
+                <w:t xml:space="preserve">Morgane Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ARITH: 2023 IEEE 30th International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599317v1</w:t>
+                <w:t xml:space="preserve">hal-04206377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Synthesis for Hardware Implementation of Cryptography: Experience Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Ait Manssour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gogniat Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR Sécurité Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706731v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience Feedback on HLS Implementation of LWE PQC on FPGA</w:t>
+                <w:t xml:space="preserve">High-Level Synthesis for Hardware Implementation of Cryptography: Experience Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité et intégrité des systèmes (GDR Sécu &amp; SoC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR Sécurité Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428621v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Approach in RNS Base Extension for Asymmetric Cryptography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience Feedback on HLS Implementation of LWE PQC on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH: 2019 IEEE 26th Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Sécurité et intégrité des systèmes (GDR Sécu &amp; SoC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096353v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Software Co-Design for Security: ECC Processor Example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Approach in RNS Base Extension for Asymmetric Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libey Djath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Security of Software / Hardware Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">ARITH: 2019 IEEE 26th Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374396v1</w:t>
+                <w:t xml:space="preserve">hal-02096353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation and Comparison of Protections against SCAs for RLWE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware-Software Co-Design for Security: ECC Processor Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Cryptology in India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Workshop on the Security of Software / Hardware Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309481v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'algorithmes de réduction modulaire en HLS sur FPGA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPGA Implementation and Comparison of Protections against SCAs for RLWE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Zijlstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas: Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Cryptology in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129095v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Variable Bit-Width Units in a RISC-V Processor for Approximate Computing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
+                <w:t xml:space="preserve">Comparaison d'algorithmes de réduction modulaire en HLS sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libey Djath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Zijlstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CF'19: Proceedings of the 16th ACM International Conference on Computing Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compas: Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152410v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Arithmetic Circuits against Physical Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Variable Bit-Width Units in a RISC-V Processor for Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Trevisan Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Molnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 ans du LIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CF'19: Proceedings of the 16th ACM International Conference on Computing Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Alghero, Sardinia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3310273.3323159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918194v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcontroller Implementation of Simultaneous Protections Against Observation and Perturbation Attacks for ECC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of Arithmetic Circuits against Physical Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT: 15th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30 ans du LIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. https://30anslip.sciencesconf.org/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826303v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Physical Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcontroller Implementation of Simultaneous Protections Against Observation and Perturbation Attacks for ECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Captronic: La sécurité de l’objet connecté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT: 15th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006884605700577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918198v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Approximate Operators Case Study: Sobel Filter Application Executed on an Approximate RISC-V Platform</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Physical Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMOS: 18th International Conference on Embedded Computer Systems: Architectures, Modeling and Simlation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pythagorion, Greece. pp.146-149</w:t>
+              <w:t xml:space="preserve">Journée Captronic: La sécurité de l’objet connecté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055464v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Architectures for HECC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallin</w:t>
+                <w:t xml:space="preserve">Evaluation of Approximate Operators Case Study: Sobel Filter Application Executed on an Approximate RISC-V Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Trevisan Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Molnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CryptArchi 2017: 15th International Workshops on Cryptographic architectures embedded in logic devices </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">SAMOS: 18th International Conference on Embedded Computer Systems: Architectures, Modeling and Simlation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pythagorion, Greece. pp.146-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545625v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efﬁcient Framework for Design and Assessment of Arithmetic Operators with Reduced-Precision Redundancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+                <w:t xml:space="preserve">Hardware Architectures for HECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">CryptArchi 2017: 15th International Workshops on Cryptographic architectures embedded in logic devices </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586983v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture level Optimizations for Kummer based HECC on FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallin</w:t>
+                <w:t xml:space="preserve">An Efﬁcient Framework for Design and Assessment of Arithmetic Operators with Reduced-Precision Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turku Ozlum Celik</w:t>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IndoCrypt 2017 - 18th International Conference on Cryptology in India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614063v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Support for Physical Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture level Optimizations for Kummer based HECC on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turku Ozlum Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS: 12th International Conference on Risks and Security of Internet and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IndoCrypt 2017 - 18th International Conference on Cryptology in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Chennai, India. pp.44-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71667-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591710v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Threaded Multiplier for HECC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Support for Physical Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">CRiSIS: 12th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620046v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Architectures Exploration for Hyper-Elliptic Curve Cryptography</w:t>
+                <w:t xml:space="preserve">Hyper-Threaded Multiplier for HECC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crypto'Puces 2017- 6ème rencontre Crypto'Puces, du composant au système communicant embarqué</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Porquerolles, France. pp.31</w:t>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547034v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECC Protections against both Observation and Pertubation Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lucas</w:t>
+                <w:t xml:space="preserve">Hardware Architectures Exploration for Hyper-Elliptic Curve Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CryptArchi 2017: 15th International Workshops on Cryptographic architectures embedded in logic devices </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">Crypto'Puces 2017- 6ème rencontre Crypto'Puces, du composant au système communicant embarqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Porquerolles, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545752v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Analysis and Hardware Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECC Protections against both Observation and Pertubation Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Risques, Société et Sécurité" (R2S). "Journée Thématique Consommation d'énergie dans les systèmes reconfigurables'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cergy, France</w:t>
+              <w:t xml:space="preserve"> CryptArchi 2017: 15th International Workshops on Cryptographic architectures embedded in logic devices </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657656v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Crypto in SoCs: Threats and Protections</w:t>
+                <w:t xml:space="preserve">Power Consumption Analysis and Hardware Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. http://www.colloque2017-gdrsoc2.org/</w:t>
+              <w:t xml:space="preserve">"Risques, Société et Sécurité" (R2S). "Journée Thématique Consommation d'énergie dans les systèmes reconfigurables'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539530v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedding Crypto in SoCs: Threats and Protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. http://www.colloque2017-gdrsoc2.org/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427642v1</w:t>
+                <w:t xml:space="preserve">hal-01539530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Position-Residues Number System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH: 23rd Symposium on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314232v1</w:t>
+                <w:t xml:space="preserve">hal-01427642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Charge Sharing Power Consistent Montgomery Multiplier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">Hybrid Position-Residues Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Cotofana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASYNC: 21st IEEE International Symposium on Asynchronous Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Mountain View, Silicon Valley California, United States</w:t>
+              <w:t xml:space="preserve">ARITH: 23rd Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santa Clara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176845v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison expérimentale d'architectures de crypto-processeurs pour courbes elliptiques et hyper-elliptiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallin</w:t>
+                <w:t xml:space="preserve">Full Hardware Implementation of Short Addition Chains Recoding for ECC Scalar Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171094v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Hardware Implementation of Short Addition Chains Recoding for ECC Scalar Multiplication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Proy</w:t>
+                <w:t xml:space="preserve">Comparaison expérimentale d'architectures de crypto-processeurs pour courbes elliptiques et hyper-elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171095v1</w:t>
+                <w:t xml:space="preserve">hal-01171094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Secure Finite Field Multipliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danuta Pamula</w:t>
+                <w:t xml:space="preserve">Asynchronous Charge Sharing Power Consistent Montgomery Multiplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Cotofana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD: Euromicro Conference on Digital System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASYNC: 21st IEEE International Symposium on Asynchronous Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mountain View, Silicon Valley California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169851v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small FPGA based Multiplication-Inversion Unit for Normal Basis Representation in $GF(2^m)$</w:t>
+                <w:t xml:space="preserve">Fast Prototyping of a New Reconfigurable Architecture : Toward Tailored Space FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Métairie</w:t>
+                <w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeneuve d'Ascq, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175712v1</w:t>
+                <w:t xml:space="preserve">hal-01153568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Base Modular Multiplication for Efficient Hardware RNS Implementations of ECC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">Small FPGA based Multiplication-Inversion Unit for Normal Basis Representation in $GF(2^m)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Métairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES: 17th International Workshop on Cryptographic Hardware and Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199155v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Prototyping of a New Reconfigurable Architecture : Toward Tailored Space FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+                <w:t xml:space="preserve">Fast and Secure Finite Field Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Pamula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSD: Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2015.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153568v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+                <w:t xml:space="preserve">Single Base Modular Multiplication for Efficient Hardware RNS Implementations of ECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t>
+              <w:t xml:space="preserve">CHES: 17th International Workshop on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. pp.123-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273192v1</w:t>
+                <w:t xml:space="preserve">hal-01199155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Accelerators for ECC and HECC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Méndez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC: 19th Workshop on Elliptic Curve Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207422v1</w:t>
+                <w:t xml:space="preserve">hal-01273192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware/Software Support for Securing Virtualization in Embedded Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Accelerators for ECC and HECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Digital Trust in Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECC: 19th Workshop on Elliptic Curve Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095430v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNS Modular Multiplication through Reduced Base Extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">Hardware/Software Support for Securing Virtualization in Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP - 25th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Symposium on Digital Trust in Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010961v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sub-Powered Asynchronous Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">RNS Modular Multiplication through Reduced Base Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. D. Cotofana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS - International Workshop on Power And Timing Modeling, Optimization and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2014.6951863⟩</w:t>
+              <w:t xml:space="preserve">ASAP - 25th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2014.6868631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063821v1</w:t>
+                <w:t xml:space="preserve">hal-01010961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Multi-Base Recoding for ECC Scalar Multiplication without Pre-Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chabrier</w:t>
+                <w:t xml:space="preserve">Robust Sub-Powered Asynchronous Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Cotofana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH - 21st IEEE International Symposium on Computer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2013.17⟩</w:t>
+              <w:t xml:space="preserve">PATMOS - International Workshop on Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2014.6951863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772613v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Modular Inversion in RNS using the Plus-Minus Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Bigou</w:t>
+                <w:t xml:space="preserve">On-the-Fly Multi-Base Recoding for ECC Scalar Multiplication without Pre-Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES - 15th Workshop on Cryptographic Hardware and Embedded Systems - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.233-249, </w:t>
+              <w:t xml:space="preserve">ARITH - 21st IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.219-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2013.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825745v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateur matériel de tests de divisibilité par des petites constantes sur de très grands entiers</w:t>
+                <w:t xml:space="preserve">Improving Modular Inversion in RNS using the Plus-Minus Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS'13 / SympA'15 - Symposium en Architectures nouvelles de machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHES - 15th Workshop on Cryptographic Hardware and Embedded Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.233-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772703v2</w:t>
+                <w:t xml:space="preserve">hal-00825745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto-processeur ECC en RNS sur FPGA avec inversion modulaire rapide</w:t>
+                <w:t xml:space="preserve">Opérateur matériel de tests de divisibilité par des petites constantes sur de très grands entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SoC-SiP - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ComPAS'13 / SympA'15 - Symposium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830610v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits for True Random Number Generation with On-Line Quality Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crypto-processeur ECC en RNS sur FPGA avec inversion modulaire rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Arithmetique de l'Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SoC-SiP - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747350v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of GF(2^233) Multipliers Regarding Elliptic Curve Cryptosystem Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circuits for True Random Number Generation with On-Line Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDeS - 11th IFAC/IEEE International Conference on Programmable Devices and Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Arithmetique de l'Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120523-3-CZ-3015.00052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00702622v1</w:t>
+                <w:t xml:space="preserve">hal-00747350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GF(2^m) Finite-Field Multipliers with Reduced Activity Variations</w:t>
               </w:r>
@@ -6507,1722 +6498,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison on FPGA of Modular Multipliers Suitable for Elliptic Curve Cryptography over GF(p) for Specific p Values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William P. Marnane</w:t>
+                <w:t xml:space="preserve">Analysis of GF(2^233) Multipliers Regarding Elliptic Curve Cryptosystem Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Pamula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Hrynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Field Programmable Logic and Applications (FPL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPL.2011.55⟩</w:t>
+              <w:t xml:space="preserve">PDeS - 11th IFAC/IEEE International Conference on Programmable Devices and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brno, Czech Republic. pp.252-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-CZ-3015.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00633200v1</w:t>
+                <w:t xml:space="preserve">hal-00702622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Random Recoding: Redundant Representations of Numbers, Side Channel Analysis, Elliptic Curve Cryptography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danuta Pamula</w:t>
+                <w:t xml:space="preserve">A Comparison on FPGA of Modular Multipliers Suitable for Elliptic Curve Cryptography over GF(p) for Specific p Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Marnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Codage et Cryptographie"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Field Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chania, Greece. pp.273-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2011.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00591359v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00633200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication in GF(2^m): area and time dependency/efficiency/complexity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware Random Recoding: Redundant Representations of Numbers, Side Channel Analysis, Elliptic Curve Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuta Pamula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Hrynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International IFAC Workshop on Programmable Devices and Embedded Systems (PDeS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pszczyna, Poland</w:t>
+              <w:t xml:space="preserve">Journées "Codage et Cryptographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536585v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Level Countermeasures for ECC Coprocessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplication in GF(2^m): area and time dependency/efficiency/complexity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Pamula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Hrynkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danuta Pamula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claude Shannon Institute Workshop onCoding &amp; Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">10th International IFAC Workshop on Programmable Devices and Embedded Systems (PDeS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pszczyna, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00484758v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of DBNS recoding for ECC processor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Arithmetic Level Countermeasures for ECC Coprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuta Pamula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44rd Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Claude Shannon Institute Workshop onCoding &amp; Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00536587v1</w:t>
+                <w:t xml:space="preserve">inria-00484758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatic Accuracy Validation and Optimization of Fixed-Point Hardware Descriptions in SystemC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware implementation of DBNS recoding for ECC processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Pamula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics (SCAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44rd Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pacific Grove, California, United States. pp.1129-1133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536554v1</w:t>
+                <w:t xml:space="preserve">inria-00536587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Power Arithmetic Operators</w:t>
+                <w:t xml:space="preserve">Towards Automatic Accuracy Validation and Optimization of Fixed-Point Hardware Descriptions in SystemC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journées d'études Faible Tension Faible Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics (SCAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00384197v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic operators for on-the-fly evaluation of TRNGs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Power Arithmetic Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème journées d'études Faible Tension Faible Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00422143v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00384197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs arithmétiques sécurisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIM: 3ème Rencontres Arithmétique de l'Informatique Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00438333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption of GPUs from a Software Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Arithmetic operators for on-the-fly evaluation of TRNGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01970-8_92⟩</w:t>
+              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.826336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348672v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00422143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Modular Arithmetic Algorithms on GPUs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Izard</w:t>
+                <w:t xml:space="preserve">Power Consumption of GPUs from a Software Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParCo'09: International Conference on Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baton Rouge, Louisiana, United States. pp.914-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01970-8_92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00424288v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function Approximation based on Estimated Arithmetic Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Modular Arithmetic Algorithms on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Pacific Grove, California, United States</w:t>
+              <w:t xml:space="preserve">ParCo'09: International Conference on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00446527v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00424288v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant Number Systems for Reconfigurable Arithmetic Units</w:t>
+                <w:t xml:space="preserve">Function Approximation based on Estimated Arithmetic Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">43th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pacific Grove, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00399902v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00446527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Detection for Borrow-Save Adders Dedicated to ECC Unit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redundant Number Systems for Reconfigurable Arithmetic Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDTC 2008 - 5th Workshop on Fault Diagnosis and Tolerance in Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00316796v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00399902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Activity Evaluation in Multipliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error Detection for Borrow-Save Adders Dedicated to ECC Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Pacific Grove, CA, United States. pp.757-761, </w:t>
+              <w:t xml:space="preserve">FDTC 2008 - 5th Workshop on Fault Diagnosis and Tolerance in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Washington, DC, United States. pp.77-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2008.5074510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FDTC.2008.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00348084v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00316796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Reciprocation using Degree-3 Polynomials but Only 1 Complete Multiplication</w:t>
+                <w:t xml:space="preserve">Fast and Accurate Activity Evaluation in Multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWCAS/NEWCAS'07: 50th Internationall Midwest Symposium on Circuits &amp; Systems/5th International Northeast Workshop on Circuits &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada, pp.1-4, </w:t>
+              <w:t xml:space="preserve">42th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pacific Grove, CA, United States. pp.757-761, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2007.4488593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2008.5074510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153370v1</w:t>
+                <w:t xml:space="preserve">lirmm-00348084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPA Resistant Elliptic Curve Cryptosystem using Addition Chains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Reciprocation using Degree-3 Polynomials but Only 1 Complete Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITNG'07: 4th International Conference on Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, U.S.A., pp.995-1000, </w:t>
+              <w:t xml:space="preserve">MWCAS/NEWCAS'07: 50th Internationall Midwest Symposium on Circuits &amp; Systems/5th International Northeast Workshop on Circuits &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada, pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITNG.2007.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2007.4488593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153368v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité des circuits intégrés par codage de l'information</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+                <w:t xml:space="preserve">SPA Resistant Elliptic Curve Cryptosystem using Addition Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Marnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'07: 10ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITNG'07: 4th International Conference on Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, U.S.A., pp.995-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITNG.2007.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00182636v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Library for Prototyping the Computer Arithmetic Level in Elliptic Curve Cryptography</w:t>
               </w:r>
@@ -8306,1229 +8280,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00153369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation rapide de l'activité parasite pour l'optimisation des arbres de réduction de multiplieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la sécurité des circuits intégrés par codage de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC'07: 6ièmes Journées d'Etudes Faible Tension Faible Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris (France), pp.127-130</w:t>
+              <w:t xml:space="preserve">JNRDM'07: 10ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00149006v1</w:t>
+                <w:t xml:space="preserve">lirmm-00182636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'opérateurs arithmétiques matériels à base d'approximations polynomiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation rapide de l'activité parasite pour l'optimisation des arbres de réduction de multiplieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPA'06 : 11ième SYMPosium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan (France), pp.130-141</w:t>
+              <w:t xml:space="preserve">FTFC'07: 6ièmes Journées d'Etudes Faible Tension Faible Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris (France), pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125520v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00149006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry Prediction and Selection for Truncated Multiplication</w:t>
+                <w:t xml:space="preserve">Optimisation d'opérateurs arithmétiques matériels à base d'approximations polynomiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS'06: Workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Banff, Canada, pp.339-344</w:t>
+              <w:t xml:space="preserve">SYMPA'06 : 11ième SYMPosium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan (France), pp.130-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00153366v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Identities and Transformations for Hardware Power Operators</w:t>
+                <w:t xml:space="preserve">Carry Prediction and Selection for Truncated Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS'06: Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Banff, Canada, pp.339-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.676244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125518v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-mode Operator for SHA-2 Hash Functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graham A. Jullien</w:t>
+                <w:t xml:space="preserve">New Identities and Transformations for Hardware Power Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA: Engineering of Reconfigurable Systems and Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, San Diego, California, U.S.A., pp.1-10 (631307), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.676244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00125521v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Low-Power Circuits for the Evaluation of Polynomials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-mode Operator for SHA-2 Hash Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Glabb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERSA: Engineering of Reconfigurable Systems and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Las Vegas, NV, United States. pp.207-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125519v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Operator for Simultaneous Sine and Cosine Evaluation</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Low-Power Circuits for the Evaluation of Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'06: International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France, pp.992-995, </w:t>
+              <w:t xml:space="preserve">40th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pacific Grove, CA (USA), pp.2053-2057, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00125366v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the System-on-Chip Realization of a Sensorless Vector Controller with Microsecond-order Computation Time</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Operator for Simultaneous Sine and Cosine Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCECE'06: Canadian Conference on Electrical and Computer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCECE.2006.277332⟩</w:t>
+              <w:t xml:space="preserve">ICASSP'06: International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France, pp.992-995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00125485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function Evaluation on FPGAs using On-Line Arithmetic Polynomial Approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Towards the System-on-Chip Realization of a Sensorless Vector Controller with Microsecond-order Computation Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Beguenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS'06: 4th International Northeast Workshop on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Gatineau, Canada. pp.21-24, </w:t>
+              <w:t xml:space="preserve">CCECE'06: Canadian Conference on Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, pp.908-912, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2006.250959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCECE.2006.277332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125517v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square-Root Reciprocal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Function Evaluation on FPGAs using On-Line Arithmetic Polynomial Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Beguenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS'06: 4th International Northeast Workshop on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Gatineau, Canada. pp.21-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2006.250959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00087002v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Modular Multipliers on FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square-Root Reciprocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures, and Implementations XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, San Diego, United States. pp.490-498</w:t>
+              <w:t xml:space="preserve">39th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Pacific Grove, California, United States. pp.1167-1171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269573v1</w:t>
+                <w:t xml:space="preserve">ensl-00087002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolvable platform for array processing: a one-chip approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Modular Multipliers on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nussbaum</w:t>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hector Fabio Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Granada, Spain, France</w:t>
+              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures, and Implementations XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, San Diego, United States. pp.490-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098897v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolvable platform for array processing: a one-chip approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Girau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Fabio Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Granada, Spain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Field Programmable Processor Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9543,51 +9638,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9597,65 +9692,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Level Simulations of Fault Detection in RNS Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9670,73 +9765,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BITFLIP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Field Multiplier Architectures for Hyper-Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9752,237 +9847,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du GDR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Modeling of Fault Impact in Arithmetic Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP: Conference on Design and Architectures for Signal and Image Processing (Demo Night)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme matérielle–logicielle à bas coût pour l'émulation de fautes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware and Arithmetic for Hyperelliptic Curves Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9998,73 +10093,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CominLabs Days 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rennes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNS Modular Computations for Cryptographic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10080,73 +10175,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIM: 7ème Rencontre Arithmétique de l'Informatique Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware and Arithmetic for Hyperelliptic Curves Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10175,51 +10270,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIM: 7ème Rencontre Arithmétique de l'Informatique Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10229,163 +10324,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Section on Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Hormigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66 (12), pp.1991-1993, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TC.2017.2761278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10395,227 +10490,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of IEEE 22nd Symposium on Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Villalba Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muller, Jean-Michel; Tisserand, Arnaud; Villalba Moreno, Julio. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2015.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture des ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Lagadec and Sébastien Pillement and Arnaud Tisserand. Hermes, 32, pp.150, 2013, Technique et science informatique, 9782746245679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10625,115 +10720,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures reconfigurables FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies logicielles Architectures des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H 1 196, Techniques de l'Ingénieur, pp.1-22, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10743,453 +10838,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Residue Number System (RNS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybersécurité et puces électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel libre : des principes à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Computer Arithmetic for Efficient Hardware Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, http://iramis.cea.fr/spec/Phocea/Vie_des_labos/Seminaires/index.php?type=10&amp;y=2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybersécurité, attaques et protections des puces électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://armorscience.wordpress.com/conferences-et-cafes-science/annee-2016-2017/la-cybersecurite/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des circuits intégrés par codage de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Francq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00494265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11199,51 +11294,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small FPGA polynomial approximations with $3$-bit coefficients and low-precision estimations of the powers of x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11269,87 +11364,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5503, LIP RR-2005-8, INRIA, LIP. 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11357,914 +11452,914 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Radix Floating-Point Division Algorithms for Embedded VLIW Integer Processors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude statistique de l'activité de la fonction de sélection dans l'algorithme de E-méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5574, INRIA. 2005, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh-Kumar Raina</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02102220v1</w:t>
+                <w:t xml:space="preserve">inria-00070432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de l'activité de la fonction de sélection dans l'algorithme de E-méthode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+                <w:t xml:space="preserve">High-Radix Floating-Point Division Algorithms for Embedded VLIW Integer Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh-Kumar Raina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-5574, INRIA. 2005, pp.10</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2005-39, Laboratoire de l'informatique du parallélisme. 2005, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070432v1</w:t>
+                <w:t xml:space="preserve">hal-02102220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division by Constant for the ST100 DSP Microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5340, LIP RR-2004-45, INRIA, LIP. 2004, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de polynômes et de fractions rationnelles sur FPGA avec des opérateurs à additions et décalages en grande base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Michard</w:t>
+                <w:t xml:space="preserve">FPGA Implementation of a Recently Published Signature Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sendrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5437, LIP RR-2004-62, INRIA, LIP. 2004, pp.15</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5158, LIP RR-2004-14, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070570v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of a Recently Published Signature Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sendrier</w:t>
+                <w:t xml:space="preserve">Evaluation de polynômes et de fractions rationnelles sur FPGA avec des opérateurs à additions et décalages en grande base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5158, LIP RR-2004-14, INRIA, LIP. 2004</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5437, LIP RR-2004-62, INRIA, LIP. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00077045v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5268, INRIA. 2004, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Multiplier-based Multiplication and Division Operators for Virtex-II Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+                <w:t xml:space="preserve">Génération automatique d'architectures de calcul pour des opérations linéaires : application à l'IDCT sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4494, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4486, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072094v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique d'architectures de calcul pour des opérations linéaires : application à l'IDCT sur FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boullis</w:t>
+                <w:t xml:space="preserve">Small Multiplier-based Multiplication and Division Operators for Virtex-II Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-4486, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4494, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072102v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation polynomiale en-ligne de fonctions élémentaires sur FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4557, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On digit-recurrence division algorithms for self-timed circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12277,73 +12372,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4221, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Improvements on Multipartite Table Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12356,87 +12451,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4059, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Table Maker's Dilemma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12448,100 +12543,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-1998-12, Laboratoire de l'informatique du parallélisme. 1998, 2+16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocation, Square root, Inverse Square Root, and some Elementary Functions using Small Multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12553,51 +12648,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-1997-47, Laboratoire de l'informatique du parallélisme. 1997, 2+22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12607,100 +12702,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation arithmétique architecture, problèmes et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Ecole normale supérieure de lyon - ENS LYON, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00445752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12710,91 +12805,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et conception d'opérateurs arithmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00502465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12804,133 +12899,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme matérielle–logicielle d'émulation de fautes pour des opérateurs arithmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2016 : Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lorient, France. , pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of Crypto-processors Architectures for Elliptic and Hyper-Elliptic Curves Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12959,134 +13054,134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CryptArchi: 13th International Workshops on Cryptographic Architectures Embedded in Reconfigurable Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leuven, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits for True Random Number Generation with On-Line Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Shannon Institut Workshop on Coding and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00610577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13233,51 +13328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Zijlstra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3112052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2920352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. G. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushmabhargavi Nimmalapalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Dimitrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Madanayake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato J. Cintra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2837755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2529625" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abozaid Ghada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdy Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Yasutaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2436372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Pamula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hrynkiewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.699-718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZTVS4PVV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.013288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.639-646" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4FJG01N4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Glabb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2006.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Byrne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Marnane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.015399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00174648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Popovici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.2.10.52-62" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boullis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lozachmeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vollmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libey Djath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3323159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006884605700577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turku Ozlum Celik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cotofana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;tairie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199155v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bucheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2014.6868631" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Cotofana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2014.6951863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.17" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772703v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-CZ-3015.00052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716655v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamilton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2011.55" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757580" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826336" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00316796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2008.17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074510" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Peirera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733652" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00149006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.676244" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355128" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125366v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Beguenane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mailloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2006.250959" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098897v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nussbaum" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Fabio Restrepo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368416v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hormigo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Obermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2761278" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716772v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh-Kumar Raina" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072094v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072102v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313051v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Zijlstra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3112052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2920352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. G. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushmabhargavi Nimmalapalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Dimitrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Madanayake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato J. Cintra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2837755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2529625" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abozaid Ghada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdy Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Yasutaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2436372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Pamula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hrynkiewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.699-718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZTVS4PVV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.639-646" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4FJG01N4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.013288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Glabb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2006.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Byrne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Marnane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.015399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00174648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Popovici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.2.10.52-62" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boullis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Debelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lozachmeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vollmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libey Djath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3323159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006884605700577" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turku Ozlum Celik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cotofana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;tairie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.46" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199155v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bucheron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2014.6868631" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Cotofana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2014.6951863" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772703v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716655v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-CZ-3015.00052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamilton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2011.55" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757580" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384197v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826336" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00316796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2008.17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074510" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488593" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.185" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Peirera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733652" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00149006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.676244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125519v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355128" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660823" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Beguenane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mailloux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277332" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2006.250959" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098897v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nussbaum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Fabio Restrepo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368416v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346576v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404755v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134020v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hormigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Obermann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2761278" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358555v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374448v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070504v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh-Kumar Raina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077045v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101940v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197048v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>