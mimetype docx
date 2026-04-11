--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Tognetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6236-3577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166576387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital anosmia and subjective tactile function: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa G Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fondberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 484, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is provisioning rate of parents and helpers influenced by the simulated presence of novel individuals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro B D’amelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora V. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sentís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues of sickness reduce trustworthiness judgements, with stronger effects in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Cesarini-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.106102. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see sick people: Beliefs about sensory detection of infectious disease are largely consistent across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Samore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M.T. Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.737-750. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sick people while sick yourself: a study of identification of facial cues and walking patterns of sick individuals during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tavakoli-Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Stache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kakeeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving a Voice to Patients With Smell Disorders Associated With COVID-19: Cross-Sectional Longitudinal Analysis Using Natural Language Processing of Self-Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick S Menger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Mucignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e47064. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of unfamiliar caregivers during sickness – Using the new caregiver perception task (CgPT) during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wåhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.741-749. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of long-term olfactory disorders in healthcare workers after COVID-19: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frasnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306290. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between sick and healthy faces based on early sickness cues: an exploratory analysis of sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zakrzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.386-396. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad032/7284093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walking sick: Perception of experimental sickness from biological motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2023.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sickness behavior in the French: Validation of the French translation of the sickness questionnaire (SicknessQ) in a non-clinical French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.100708. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbih.2023.100708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Cues of Naturally Occurring Systemic Inflammation: A Pilot Study of Seasonal Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.338 - 345. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000535047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative cost of helping and its minimization in a cooperative breeder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.504-517. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’évolution de l’opinion publique et des réformes législatives influence-t-elle la satisfaction de vie des minorités sexuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bränström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (HS2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disgusting odors trigger the oral immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anja Juran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.8 - 17. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological issues when using face prototypes: A case study on the Faceaurus dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.e48. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ehs.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Systemic Experimental Inflammation Does Not Reduce Human Odor Identification Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), pp.823-839. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Communication of Sickness Cues in Respiratory Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Regenbogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1004. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Acoustic Features: A Comparison of Gay Men, Heterosexual Men, and Heterosexual Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mound-building mice prefer males that invest more in building behavior, even when this behavior is not observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (9), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are non-verbal facial cues of altruism cross-culturally readable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Yamagata-Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.139 - 143. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cooperativeness readable in static facial features? An inter-cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Selection of Human Cooperative Behaviour: An Experimental Study in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Human Behaviour and Evolution Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRESH 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human behavioral defense against disease : passed and future projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Ecology and Evolution of Disease Network"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sick sense of care: Perception of caregivers by sick individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le don de sang. La piste des mécanismes biologiques et cognitifs. Enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFS Etablissement Français du sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFS, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, Hormones & Fo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESHAPE : connecter les approches évolutives et historiques en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En ligne, France. 34 ((S)), 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Tognetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6236-3577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166576387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is provisioning rate of parents and helpers influenced by the simulated presence of novel individuals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro B D’amelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora V. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sentís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital anosmia and subjective tactile function: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa G Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fondberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 484, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues of sickness reduce trustworthiness judgements, with stronger effects in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Cesarini-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.106102. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see sick people: Beliefs about sensory detection of infectious disease are largely consistent across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Samore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M.T. Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.737-750. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sick people while sick yourself: a study of identification of facial cues and walking patterns of sick individuals during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tavakoli-Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Stache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kakeeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving a Voice to Patients With Smell Disorders Associated With COVID-19: Cross-Sectional Longitudinal Analysis Using Natural Language Processing of Self-Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick S Menger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Mucignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e47064. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of unfamiliar caregivers during sickness – Using the new caregiver perception task (CgPT) during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wåhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.741-749. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of long-term olfactory disorders in healthcare workers after COVID-19: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frasnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306290. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walking sick: Perception of experimental sickness from biological motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2023.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between sick and healthy faces based on early sickness cues: an exploratory analysis of sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zakrzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.386-396. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad032/7284093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sickness behavior in the French: Validation of the French translation of the sickness questionnaire (SicknessQ) in a non-clinical French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.100708. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbih.2023.100708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Cues of Naturally Occurring Systemic Inflammation: A Pilot Study of Seasonal Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.338 - 345. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000535047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disgusting odors trigger the oral immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anja Juran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.8 - 17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’évolution de l’opinion publique et des réformes législatives influence-t-elle la satisfaction de vie des minorités sexuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bränström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (HS2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative cost of helping and its minimization in a cooperative breeder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.504-517. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological issues when using face prototypes: A case study on the Faceaurus dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.e48. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ehs.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Systemic Experimental Inflammation Does Not Reduce Human Odor Identification Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), pp.823-839. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Communication of Sickness Cues in Respiratory Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Regenbogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1004. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Acoustic Features: A Comparison of Gay Men, Heterosexual Men, and Heterosexual Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are non-verbal facial cues of altruism cross-culturally readable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Yamagata-Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.139 - 143. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mound-building mice prefer males that invest more in building behavior, even when this behavior is not observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (9), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cooperativeness readable in static facial features? An inter-cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Selection of Human Cooperative Behaviour: An Experimental Study in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Human Behaviour and Evolution Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRESH 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human behavioral defense against disease : passed and future projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Ecology and Evolution of Disease Network"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sick sense of care: Perception of caregivers by sick individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le don de sang. La piste des mécanismes biologiques et cognitifs. Enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFS Etablissement Français du sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFS, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, Hormones & Fo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESHAPE : connecter les approches évolutives et historiques en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En ligne, France. 34 ((S)), 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891B28C1"/>
+    <w:nsid w:val="ECD8073F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tognetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6236-3577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166576387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supreet Saluja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa G Peter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fondberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115487" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro B D&#8217;amelio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora V. Carlson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sent&#237;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03548-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Cesarini-Williams" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lekander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Axelsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats J Olsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Samore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M.T. Fessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S Hansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tavakoli-Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Stache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kakeeto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.06.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Menger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Farruggia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mucignat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sigurj&#243;nsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#252;ck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#229;hl&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frasnelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Winter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Thunell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Olsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306290" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235692v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zakrzewska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad032/7284093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199560v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axelsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Olsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2023.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2023.100708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Williams" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lybert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tamm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000535047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#228;nstr&#246;m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anja Juran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan N Lundstr&#246;m" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Stevenson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoac042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Pollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2022.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sarolidou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Regenbogen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01665-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2569-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yamagata-Nakashima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Oda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.02.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2013.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7609WH1N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tognetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6236-3577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166576387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro B D&#8217;amelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora V. Carlson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sent&#237;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03548-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supreet Saluja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa G Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fondberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Cesarini-Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lekander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Axelsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats J Olsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Samore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M.T. Fessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S Hansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tavakoli-Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Stache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kakeeto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.06.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Menger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Farruggia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mucignat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sigurj&#243;nsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#252;ck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#229;hl&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frasnelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Winter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Thunell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Olsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306290" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199560v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axelsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Olsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2023.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235692v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zakrzewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad032/7284093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2023.100708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lybert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tamm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000535047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anja Juran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan N Lundstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Stevenson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoac042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#228;nstr&#246;m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Pollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2022.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sarolidou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Regenbogen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01665-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yamagata-Nakashima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Oda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2569-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2013.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7609WH1N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>