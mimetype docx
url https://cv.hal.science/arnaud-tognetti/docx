--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Tognetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6236-3577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166576387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is provisioning rate of parents and helpers influenced by the simulated presence of novel individuals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro B D’amelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora V. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sentís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital anosmia and subjective tactile function: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa G Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fondberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 484, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues of sickness reduce trustworthiness judgements, with stronger effects in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Cesarini-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.106102. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see sick people: Beliefs about sensory detection of infectious disease are largely consistent across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Samore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M.T. Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.737-750. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sick people while sick yourself: a study of identification of facial cues and walking patterns of sick individuals during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tavakoli-Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Stache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kakeeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving a Voice to Patients With Smell Disorders Associated With COVID-19: Cross-Sectional Longitudinal Analysis Using Natural Language Processing of Self-Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick S Menger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Mucignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e47064. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of unfamiliar caregivers during sickness – Using the new caregiver perception task (CgPT) during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wåhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.741-749. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of long-term olfactory disorders in healthcare workers after COVID-19: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frasnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306290. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walking sick: Perception of experimental sickness from biological motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2023.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between sick and healthy faces based on early sickness cues: an exploratory analysis of sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zakrzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.386-396. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad032/7284093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sickness behavior in the French: Validation of the French translation of the sickness questionnaire (SicknessQ) in a non-clinical French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.100708. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbih.2023.100708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Cues of Naturally Occurring Systemic Inflammation: A Pilot Study of Seasonal Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.338 - 345. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000535047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disgusting odors trigger the oral immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anja Juran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.8 - 17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’évolution de l’opinion publique et des réformes législatives influence-t-elle la satisfaction de vie des minorités sexuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bränström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (HS2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative cost of helping and its minimization in a cooperative breeder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.504-517. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological issues when using face prototypes: A case study on the Faceaurus dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.e48. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ehs.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Systemic Experimental Inflammation Does Not Reduce Human Odor Identification Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), pp.823-839. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Communication of Sickness Cues in Respiratory Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Regenbogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1004. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Acoustic Features: A Comparison of Gay Men, Heterosexual Men, and Heterosexual Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are non-verbal facial cues of altruism cross-culturally readable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Yamagata-Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.139 - 143. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mound-building mice prefer males that invest more in building behavior, even when this behavior is not observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (9), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cooperativeness readable in static facial features? An inter-cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Selection of Human Cooperative Behaviour: An Experimental Study in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Human Behaviour and Evolution Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRESH 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human behavioral defense against disease : passed and future projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Ecology and Evolution of Disease Network"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sick sense of care: Perception of caregivers by sick individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le don de sang. La piste des mécanismes biologiques et cognitifs. Enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFS Etablissement Français du sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFS, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, Hormones & Fo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESHAPE : connecter les approches évolutives et historiques en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En ligne, France. 34 ((S)), 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Tognetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6236-3577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166576387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sick people while sick yourself: a study of identification of facial cues and walking patterns of sick individuals during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tavakoli-Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Stache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kakeeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is provisioning rate of parents and helpers influenced by the simulated presence of novel individuals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro B D’amelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora V. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sentís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital anosmia and subjective tactile function: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa G Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fondberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 484, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues of sickness reduce trustworthiness judgements, with stronger effects in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Cesarini-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.106102. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see sick people: Beliefs about sensory detection of infectious disease are largely consistent across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Samore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M.T. Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.737-750. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of long-term olfactory disorders in healthcare workers after COVID-19: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frasnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306290. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving a Voice to Patients With Smell Disorders Associated With COVID-19: Cross-Sectional Longitudinal Analysis Using Natural Language Processing of Self-Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick S Menger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Mucignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e47064. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of unfamiliar caregivers during sickness – Using the new caregiver perception task (CgPT) during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wåhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.741-749. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walking sick: Perception of experimental sickness from biological motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2023.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between sick and healthy faces based on early sickness cues: an exploratory analysis of sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zakrzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.386-396. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad032/7284093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sickness behavior in the French: Validation of the French translation of the sickness questionnaire (SicknessQ) in a non-clinical French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.100708. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbih.2023.100708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Cues of Naturally Occurring Systemic Inflammation: A Pilot Study of Seasonal Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.338 - 345. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000535047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disgusting odors trigger the oral immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anja Juran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.8 - 17. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’évolution de l’opinion publique et des réformes législatives influence-t-elle la satisfaction de vie des minorités sexuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bränström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (HS2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative cost of helping and its minimization in a cooperative breeder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.504-517. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological issues when using face prototypes: A case study on the Faceaurus dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.e48. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ehs.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Systemic Experimental Inflammation Does Not Reduce Human Odor Identification Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Acoustic Features: A Comparison of Gay Men, Heterosexual Men, and Heterosexual Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), pp.823-839. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Communication of Sickness Cues in Respiratory Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Regenbogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1004. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are non-verbal facial cues of altruism cross-culturally readable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Yamagata-Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.139 - 143. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mound-building mice prefer males that invest more in building behavior, even when this behavior is not observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (9), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cooperativeness readable in static facial features? An inter-cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Selection of Human Cooperative Behaviour: An Experimental Study in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Human Behaviour and Evolution Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRESH 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human behavioral defense against disease : passed and future projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Ecology and Evolution of Disease Network"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sick sense of care: Perception of caregivers by sick individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le don de sang. La piste des mécanismes biologiques et cognitifs. Enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFS Etablissement Français du sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFS, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, Hormones & Fo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESHAPE : connecter les approches évolutives et historiques en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En ligne, France. 34 ((S)), 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECD8073F"/>
+    <w:nsid w:val="79735FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tognetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6236-3577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166576387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro B D&#8217;amelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora V. Carlson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sent&#237;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03548-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supreet Saluja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa G Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fondberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Cesarini-Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lekander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Axelsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats J Olsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Samore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M.T. Fessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S Hansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tavakoli-Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Stache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kakeeto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.06.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Menger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Farruggia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mucignat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sigurj&#243;nsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#252;ck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#229;hl&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frasnelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Winter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Thunell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Olsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306290" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199560v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axelsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Olsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2023.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235692v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zakrzewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad032/7284093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2023.100708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lybert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tamm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000535047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anja Juran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan N Lundstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Stevenson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoac042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#228;nstr&#246;m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Pollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2022.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sarolidou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Regenbogen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01665-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yamagata-Nakashima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Oda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2569-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2013.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7609WH1N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tognetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6236-3577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166576387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S Hansson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tavakoli-Berg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Stache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kakeeto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.06.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro B D&#8217;amelio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora V. Carlson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sent&#237;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03548-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supreet Saluja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura T&#243;th" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa G Peter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fondberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Cesarini-Williams" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lekander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Axelsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats J Olsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Samore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M.T. Fessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupfer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.04.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frasnelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Winter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Thunell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Olsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Menger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Farruggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mucignat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hansson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sigurj&#243;nsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#252;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#229;hl&#233;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199560v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axelsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Olsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2023.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235692v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zakrzewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad032/7284093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2023.100708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lybert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tamm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000535047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anja Juran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan N Lundstr&#246;m" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Stevenson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoac042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#228;nstr&#246;m" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab152" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Pollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2022.25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sarolidou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01665-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Regenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yamagata-Nakashima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Oda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2569-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2013.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7609WH1N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>