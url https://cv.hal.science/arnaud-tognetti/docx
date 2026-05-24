--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Tognetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6236-3577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166576387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sick people while sick yourself: a study of identification of facial cues and walking patterns of sick individuals during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tavakoli-Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Stache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kakeeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is provisioning rate of parents and helpers influenced by the simulated presence of novel individuals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro B D’amelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora V. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sentís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital anosmia and subjective tactile function: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa G Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fondberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 484, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues of sickness reduce trustworthiness judgements, with stronger effects in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Cesarini-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.106102. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see sick people: Beliefs about sensory detection of infectious disease are largely consistent across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Samore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M.T. Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.737-750. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of long-term olfactory disorders in healthcare workers after COVID-19: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frasnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306290. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving a Voice to Patients With Smell Disorders Associated With COVID-19: Cross-Sectional Longitudinal Analysis Using Natural Language Processing of Self-Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick S Menger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Mucignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e47064. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of unfamiliar caregivers during sickness – Using the new caregiver perception task (CgPT) during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wåhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.741-749. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walking sick: Perception of experimental sickness from biological motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2023.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between sick and healthy faces based on early sickness cues: an exploratory analysis of sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zakrzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.386-396. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad032/7284093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sickness behavior in the French: Validation of the French translation of the sickness questionnaire (SicknessQ) in a non-clinical French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.100708. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbih.2023.100708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Cues of Naturally Occurring Systemic Inflammation: A Pilot Study of Seasonal Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.338 - 345. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000535047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disgusting odors trigger the oral immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anja Juran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.8 - 17. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’évolution de l’opinion publique et des réformes législatives influence-t-elle la satisfaction de vie des minorités sexuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bränström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (HS2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative cost of helping and its minimization in a cooperative breeder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.504-517. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological issues when using face prototypes: A case study on the Faceaurus dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.e48. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ehs.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Systemic Experimental Inflammation Does Not Reduce Human Odor Identification Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Acoustic Features: A Comparison of Gay Men, Heterosexual Men, and Heterosexual Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), pp.823-839. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Communication of Sickness Cues in Respiratory Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Regenbogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1004. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are non-verbal facial cues of altruism cross-culturally readable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Yamagata-Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.139 - 143. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mound-building mice prefer males that invest more in building behavior, even when this behavior is not observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (9), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cooperativeness readable in static facial features? An inter-cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Selection of Human Cooperative Behaviour: An Experimental Study in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Human Behaviour and Evolution Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRESH 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human behavioral defense against disease : passed and future projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Ecology and Evolution of Disease Network"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sick sense of care: Perception of caregivers by sick individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le don de sang. La piste des mécanismes biologiques et cognitifs. Enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFS Etablissement Français du sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFS, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, Hormones & Fo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESHAPE : connecter les approches évolutives et historiques en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En ligne, France. 34 ((S)), 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Tognetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6236-3577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166576387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is provisioning rate of parents and helpers influenced by the simulated presence of novel individuals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro B D’amelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora V. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sentís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital anosmia and subjective tactile function: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa G Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fondberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 484, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues of sickness reduce trustworthiness judgements, with stronger effects in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Cesarini-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.106102. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see sick people: Beliefs about sensory detection of infectious disease are largely consistent across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Samore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M.T. Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.737-750. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sick people while sick yourself: a study of identification of facial cues and walking patterns of sick individuals during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tavakoli-Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Stache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kakeeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving a Voice to Patients With Smell Disorders Associated With COVID-19: Cross-Sectional Longitudinal Analysis Using Natural Language Processing of Self-Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick S Menger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Mucignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e47064. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of unfamiliar caregivers during sickness – Using the new caregiver perception task (CgPT) during experimental endotoxemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wåhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.741-749. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of long-term olfactory disorders in healthcare workers after COVID-19: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frasnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306290. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between sick and healthy faces based on early sickness cues: an exploratory analysis of sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Thunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zakrzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.386-396. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad032/7284093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walking sick: Perception of experimental sickness from biological motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina S Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2023.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoad016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sickness behavior in the French: Validation of the French translation of the sickness questionnaire (SicknessQ) in a non-clinical French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.100708. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbih.2023.100708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Cues of Naturally Occurring Systemic Inflammation: A Pilot Study of Seasonal Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.338 - 345. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000535047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative cost of helping and its minimization in a cooperative breeder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.504-517. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’évolution de l’opinion publique et des réformes législatives influence-t-elle la satisfaction de vie des minorités sexuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bränström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (HS2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disgusting odors trigger the oral immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anja Juran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.8 - 17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emph/eoac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological issues when using face prototypes: A case study on the Faceaurus dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.e48. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ehs.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Systemic Experimental Inflammation Does Not Reduce Human Odor Identification Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Lekander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), pp.823-839. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Communication of Sickness Cues in Respiratory Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Sarolidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Regenbogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan N Lundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1004. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Acoustic Features: A Comparison of Gay Men, Heterosexual Men, and Heterosexual Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are non-verbal facial cues of altruism cross-culturally readable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Yamagata-Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.139 - 143. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mound-building mice prefer males that invest more in building behavior, even when this behavior is not observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (9), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cooperativeness readable in static facial features? An inter-cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Selection of Human Cooperative Behaviour: An Experimental Study in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Human Behaviour and Evolution Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavioral defense against disease: Humans can identify early cues of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRESH 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human behavioral defense against disease : passed and future projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Ecology and Evolution of Disease Network"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can detect axillary odor cues of an acute respiratory infection in others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats J Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sick sense of care: Perception of caregivers by sick individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sigurjónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le don de sang. La piste des mécanismes biologiques et cognitifs. Enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFS Etablissement Français du sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFS, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, Hormones & Fo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandre Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESHAPE : connecter les approches évolutives et historiques en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilanto Razafindrazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En ligne, France. 34 ((S)), 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79735FAC"/>
+    <w:nsid w:val="28EACFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tognetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6236-3577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166576387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S Hansson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tavakoli-Berg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Stache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kakeeto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.06.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro B D&#8217;amelio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora V. Carlson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sent&#237;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03548-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supreet Saluja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura T&#243;th" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa G Peter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fondberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Cesarini-Williams" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lekander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Axelsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats J Olsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Samore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M.T. Fessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupfer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.04.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frasnelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Winter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Thunell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Olsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Menger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Farruggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mucignat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hansson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sigurj&#243;nsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#252;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#229;hl&#233;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199560v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axelsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Olsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2023.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235692v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zakrzewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad032/7284093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2023.100708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lybert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tamm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000535047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anja Juran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan N Lundstr&#246;m" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Stevenson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoac042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#228;nstr&#246;m" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab152" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Pollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2022.25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sarolidou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01665-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Regenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yamagata-Nakashima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Oda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2569-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2013.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7609WH1N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-tognetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6236-3577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166576387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro B D&#8217;amelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora V. Carlson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sent&#237;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03548-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supreet Saluja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa G Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fondberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Cesarini-Williams" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lekander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Axelsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats J Olsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Samore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M.T. Fessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S Hansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tavakoli-Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Stache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kakeeto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.06.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Menger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Farruggia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mucignat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sigurj&#243;nsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#252;ck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#229;hl&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frasnelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Winter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Thunell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Olsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306290" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235692v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zakrzewska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad032/7284093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199560v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axelsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Olsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2023.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan N Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lybert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoad016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreasson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2023.100708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tamm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000535047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#228;nstr&#246;m" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anja Juran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan N Lundstr&#246;m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Stevenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoac042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Pollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2022.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sarolidou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Regenbogen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01665-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yamagata-Nakashima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Oda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2569-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2013.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7609WH1N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>