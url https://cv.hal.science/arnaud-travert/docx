--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -723,1282 +723,1299 @@
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature CO2 capture by Li4SiO4: IR spectroscopic evidence for the double shell model.</w:t>
+                <w:t xml:space="preserve">Multivariate analysis coupled to infrared spectroscopy unravels the diversity of adsorption sites and strengths of a zeolite surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Al Assaad</w:t>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Messabih</w:t>
+                <w:t xml:space="preserve">Eleonora Vottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendjaballah-Lalaoui</w:t>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Boucheffa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02957K⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D6CY00101G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199160v1</w:t>
+                <w:t xml:space="preserve">hal-05581048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclohexane Oxidative Dehydrogenation on Graphene-Oxide-Supported Cobalt Ferrite Nanohybrids: Effect of Dynamic Nature of Active Sites on Reaction Selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature CO2 capture by Li4SiO4: IR spectroscopic evidence for the double shell model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Al Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashikant Kadam</w:t>
+                <w:t xml:space="preserve">Khedidja Messabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Sandoval</w:t>
+                <w:t xml:space="preserve">Nadia Bendjaballah-Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdeněk Bastl</w:t>
+                <w:t xml:space="preserve">Youcef Boucheffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolína Simkovičová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Libor Kvítek</w:t>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c02592⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (48), pp.26119-26130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02957K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048049v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the potential of surfactant Pluronic-P123 application during the synthesis of Ni-hydrotalcite-derived catalysts for low-temperature CO2 methanation: A novel approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclohexane Oxidative Dehydrogenation on Graphene-Oxide-Supported Cobalt Ferrite Nanohybrids: Effect of Dynamic Nature of Active Sites on Reaction Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyen-Quang</w:t>
+                <w:t xml:space="preserve">Stefania Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Zdeněk Bastl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Karolína Simkovičová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Ziąbka</w:t>
+                <w:t xml:space="preserve">Libor Kvítek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.101805. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (20), pp.13484-13505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c02592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295398v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffusion properties of zeolite mixtures by combined gravimetric analysis, IR spectroscopy and inversion methods (IRIS)</w:t>
+                <w:t xml:space="preserve">Unveiling the potential of surfactant Pluronic-P123 application during the synthesis of Ni-hydrotalcite-derived catalysts for low-temperature CO2 methanation: A novel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+                <w:t xml:space="preserve">Minh Nguyen-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Stosic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Ziąbka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP01585H⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048048v1</w:t>
+                <w:t xml:space="preserve">hal-04295398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Plasma-Assisted CO2 Methanation over Ru/Zeolite: A Mechanistic Study Using In-Situ Operando FTIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the diffusion properties of zeolite mixtures by combined gravimetric analysis, IR spectroscopy and inversion methods (IRIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Bacariza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.481. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (40), pp.27170-27180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal13030481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CP01585H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048054v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-hydrolytic Sol–Gel Routes to Bifunctional Cu–Ta–SiO 2 Catalysts for the Upgrading of Ethanol to Butadiene</w:t>
+                <w:t xml:space="preserve">Thermal and Plasma-Assisted CO2 Methanation over Ru/Zeolite: A Mechanistic Study Using In-Situ Operando FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dochain</w:t>
+                <w:t xml:space="preserve">Domenico Aceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ales Styskalik</w:t>
+                <w:t xml:space="preserve">Maria Carmen Bacariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vit Vykoukal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (17), pp.7113-7124. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal13030481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048051v1</w:t>
+                <w:t xml:space="preserve">hal-05048054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming phase separation in dual templating: A homogeneous hierarchical ZSM-5 zeolite with flower-like morphology, synthesis and in-depth acidity study</w:t>
+                <w:t xml:space="preserve">Non-hydrolytic Sol–Gel Routes to Bifunctional Cu–Ta–SiO 2 Catalysts for the Upgrading of Ethanol to Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bosnar</w:t>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ales Styskalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vit Vykoukal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 329, </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.7113-7124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513825v1</w:t>
+                <w:t xml:space="preserve">hal-05048051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of surface species in plasma-catalytic dry reforming of methane in a novel atmospheric pressure dielectric barrier discharge in situ IR cell</w:t>
+                <w:t xml:space="preserve">Overcoming phase separation in dual templating: A homogeneous hierarchical ZSM-5 zeolite with flower-like morphology, synthesis and in-depth acidity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joran van Turnhout</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">S. Bosnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CY00311B⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295411v1</w:t>
+                <w:t xml:space="preserve">hal-03513825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ FTIR investigation of CO2 adsorption over MgO–Impregnated NaY zeolites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of surface species in plasma-catalytic dry reforming of methane in a novel atmospheric pressure dielectric barrier discharge in situ IR cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Ait Blal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Joran van Turnhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Aceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 117, pp.103313. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (22), pp.6676-6686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CY00311B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464135v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly selective FER-based catalyst to produce n-butenes from isobutanol</w:t>
               </w:r>
@@ -2112,6470 +2129,6441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis by sulfides: Advanced IR/CO spectroscopy for the identification of the most active sites in HDS reactions</w:t>
+                <w:t xml:space="preserve">In situ FTIR investigation of CO2 adsorption over MgO–Impregnated NaY zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">H. Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boucheffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.02.018⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.103313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424145v1</w:t>
+                <w:t xml:space="preserve">hal-03464135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the acid sites of zeolites with pyridine: quantitative AGIR measurements of the molar absorption coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalysis by sulfides: Advanced IR/CO spectroscopy for the identification of the most active sites in HDS reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Freitas</w:t>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jendrlin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 385, pp.52--60. </w:t>
+              <w:t xml:space="preserve">, 2021, 403, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500425v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO2 over MgO−Impregnated NaYzeolites and modeling study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the acid sites of zeolites with pyridine: quantitative AGIR measurements of the molar absorption coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouchafaa</w:t>
+                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Melouki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cátia Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jendrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.52--60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470938v1</w:t>
+                <w:t xml:space="preserve">hal-02500425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Diffusion Properties of Zeolite-Based Multicomponent Catalyst by Combined Gravimetric Analysis and IR Spectroscopy (AGIR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dusan Stosic</w:t>
+                <w:t xml:space="preserve">Adsorption of CO2 over MgO−Impregnated NaYzeolites and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
+                <w:t xml:space="preserve">H. Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Melouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boucheffa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01021⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 294, pp.109866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874544v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Diffusion Properties of Zeolite-Based Multicomponent Catalyst by Combined Gravimetric Analysis and IR Spectroscopy (AGIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+                <w:t xml:space="preserve">Peng Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.6822-6830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347138v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Mechanistic Insights of Shaped Catalyst Body Formulations and Their Impact on Catalytic Properties</w:t>
+                <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth T Whiting</w:t>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Ho Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dusan Stosic</w:t>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Dutta Chowdhury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars I van Der Wal</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00151⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160853v1</w:t>
+                <w:t xml:space="preserve">hal-02347138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-pressure glow discharge plasma-assisted catalytic CO2 hydrogenation—The effect of metal oxide support on the performance of the Ni-based catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Mechanistic Insights of Shaped Catalyst Body Formulations and Their Impact on Catalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth T Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radosław Dębek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Sang-Ho Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
+                <w:t xml:space="preserve">Abhishek Dutta Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lars I van Der Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 337, pp.182-194. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.4792-4803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267588v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on plasma-catalytic methanation of carbon dioxide – Looking for an efficient catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Low-pressure glow discharge plasma-assisted catalytic CO2 hydrogenation—The effect of metal oxide support on the performance of the Ni-based catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Dębek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109427⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 337, pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345911v1</w:t>
+                <w:t xml:space="preserve">hal-02267588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Zeolite Structure on Entropic-Enthalpic Contributions to Alkane Monomolecular Cracking: An IR Operando Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A review on plasma-catalytic methanation of carbon dioxide – Looking for an efficient catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Dębek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (21), pp.5489-5492. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.109427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201800793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162095v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ACTUALITÉ CHIMIQUE N° 435</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of Zeolite Structure on Entropic-Enthalpic Contributions to Alkane Monomolecular Cracking: An IR Operando Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant A Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (21), pp.5489-5492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345812v1</w:t>
+                <w:t xml:space="preserve">hal-02162095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deactivation processes during bio-syngas methanation: DRIFTS and SSITKA experiments and kinetic modeling over Ni/Al2O3 catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L'ACTUALITÉ CHIMIQUE N° 435</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688191v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Properties of Pure ZrO2 for Structure-activity Relationships in Acid-base Catalysis: Contribution of the Alginate Preparation Route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding deactivation processes during bio-syngas methanation: DRIFTS and SSITKA experiments and kinetic modeling over Ni/Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Quignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Tichit</w:t>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700171⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 299 (---), pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632701v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between phosphate structure and acid-base properties of phosphate-modified zirconia—Application to alcohol dehydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating Properties of Pure ZrO2 for Structure-activity Relationships in Acid-base Catalysis: Contribution of the Alginate Preparation Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelakrim Aboulayt</w:t>
+                <w:t xml:space="preserve">Elodie Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Onfroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2016.10.030⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2358 - 2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840150v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol and ethanol reactivity in the presence of hydrotalcites with Mg/Al ratios varying from 2 to 7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between phosphate structure and acid-base properties of phosphate-modified zirconia—Application to alcohol dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelakrim Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stošić</w:t>
+                <w:t xml:space="preserve">Thomas Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hosoglu</w:t>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bennici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 530, pp.193--202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02470992v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomolecular Cracking Rates of Light Alkanes over Zeolites Determined by IR Operando Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shashikant A Kadam</w:t>
+                <w:t xml:space="preserve">Methanol and ethanol reactivity in the presence of hydrotalcites with Mg/Al ratios varying from 2 to 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stošić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hosoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01025⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162186v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organoclays on the degradation of polyoxymethylene homopolymer during melt processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Monomolecular Cracking Rates of Light Alkanes over Zeolites Determined by IR Operando Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant A Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.4536-4548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295970v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by infrared spectroscopy and chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of organoclays on the degradation of polyoxymethylene homopolymer during melt processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ditta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vilmin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hervé Laurandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Breynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831407v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ionic Radius of Rare Earth on USY Zeolite in Fluid Catalytic Cracking: Fundamentals and Commercial Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by infrared spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-015-0374-0⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 891, pp.79 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840204v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Evidence for Open and Closed Lewis Acid Sites in ZrBEA Zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Ionic Radius of Rare Earth on USY Zeolite in Fluid Catalytic Cracking: Fundamentals and Commercial Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuying Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly L. Sushkevich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Rosann Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina I. Ivanova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Ziebarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02745⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (4), pp.334--342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-015-0374-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840211v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing zeolites by vibrational spectroscopies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Evidence for Open and Closed Lewis Acid Sites in ZrBEA Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Lamberti</w:t>
+                <w:t xml:space="preserve">Vitaly L. Sushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bonino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Irina I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (20), pp.7262 - 7341. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17633--17639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CS00396B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831400v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic promotion of copper-alumina catalysts by sodium for acetone trimerisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing zeolites by vibrational spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuelle Ligner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cadran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cy00440j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (20), pp.7262 - 7341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CS00396B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069647v1</w:t>
+                <w:t xml:space="preserve">hal-01831400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Bis[3-(triethoxysilyl)propyl] Tetrasulfide (TESPT) Silane Coupling Agent over Hydrated Silica: Operando IR Spectroscopy and Chemometrics Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of acid–base properties of solid catalysts for gas phase dehydration of glycerol: FTIR and adsorption microcalorimetry studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+                <w:t xml:space="preserve">Dušan Stošić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Stelmachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp408600h⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 226, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831403v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization study of NiMo/SiO2-Al2O3 spent hydroprocessing catalysts for heavy oils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dramatic promotion of copper-alumina catalysts by sodium for acetone trimerisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Ligner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (8), pp.2480-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cy00440j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840247v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of acid–base properties of solid catalysts for gas phase dehydration of glycerol: FTIR and adsorption microcalorimetry studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergey Sirotin</w:t>
+                <w:t xml:space="preserve">Reactivity of Bis[3-(triethoxysilyl)propyl] Tetrasulfide (TESPT) Silane Coupling Agent over Hydrated Silica: Operando IR Spectroscopy and Chemometrics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Stelmachowski</w:t>
+                <w:t xml:space="preserve">Ilaria Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.11.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.4056 - 4071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp408600h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471005v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual IR ring mode splittings for pyridinium species in H3PW12O40 heteropolyacid: involvement of the ?NH internal mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterization study of NiMo/SiO2-Al2O3 spent hydroprocessing catalysts for heavy oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ancheyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (DOI: 10.1016/j.cattod.2013.10.007), pp.89--96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840258v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oil hydrodeoxygenation: Adsorption of phenolic compounds on sulfided (Co)Mo catalysts</w:t>
+                <w:t xml:space="preserve">Unusual IR ring mode splittings for pyridinium species in H3PW12O40 heteropolyacid: involvement of the ?NH internal mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Popov</w:t>
+                <w:t xml:space="preserve">Claude Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kondratieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (37), pp.37--19159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra01912a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840307v1</w:t>
+                <w:t xml:space="preserve">hal-01840258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbed CO2 on metal oxides by a new 2-dimensional approach: 2D infrared inversion spectroscopy (2D IRIS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-oil hydrodeoxygenation: Adsorption of phenolic compounds on sulfided (Co)Mo catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP51146D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 297, pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840298v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of Phenolic Compounds by Sulfided (Co)Mo/Al2O3 Catalysts, a Combined Experimental and Theoretical Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation of adsorbed CO2 on metal oxides by a new 2-dimensional approach: 2D infrared inversion spectroscopy (2D IRIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Stelmachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012041⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (23), pp.9335-9342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP51146D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960659v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bulk and surface temperatures of the catalyst bed of FT-IR cells used for in situ and operando studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodeoxygenation of Phenolic Compounds by Sulfided (Co)Mo/Al2O3 Catalysts, a Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. G. Li</w:t>
+                <w:t xml:space="preserve">E. Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivallan</w:t>
+                <w:t xml:space="preserve">Y. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp50442e⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (5), pp.829-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832821v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol dehydration over calcium phosphate catalysts: Effect of acidic-basic features on catalytic performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective bulk and surface temperatures of the catalyst bed of FT-IR cells used for in situ and operando studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. G. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stosic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bennici</w:t>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sirotin</w:t>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Calais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.09.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.7321-7327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp50442e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00797942v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and surface properties of NiMo/SiO2-Al2O3 catalysts for hydroprocessing of heavy oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycerol dehydration over calcium phosphate catalysts: Effect of acidic-basic features on catalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Leyva</w:t>
+                <w:t xml:space="preserve">C. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ancheyta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">J. L. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 425 (DOI: 10.1016/j.apcata.2012.02.033), pp.1--12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 447, pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840335v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR study of the interaction of phenol with oxides and sulfided CoMo catalysts for bio-fuel hydrodeoxygenation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Activity and surface properties of NiMo/SiO2-Al2O3 catalysts for hydroprocessing of heavy oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ancheyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 425 (DOI: 10.1016/j.apcata.2012.02.033), pp.1--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.02.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01840384v1</w:t>
+                <w:t xml:space="preserve">hal-01840335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined XRD and infrared studies of pyridinium species in (PyH)(3)[PW12O40] single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pichon</w:t>
+                <w:t xml:space="preserve">IR study of the interaction of phenol with oxides and sulfided CoMo catalysts for bio-fuel hydrodeoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mialane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Binet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172 (1), pp.132--135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840385v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on the stability of Mo and CoMo hydrodeoxygenation catalysts: A combined experimental and DFT study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined XRD and infrared studies of pyridinium species in (PyH)(3)[PW12O40] single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cristol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Romero</w:t>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.322--327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840397v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insight into the Adsorption of H2S in the Flexible MIL-53(Cr) and Rigid MIL-47(V) MOFs: Infrared Spectroscopy Combined to Molecular Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water on the stability of Mo and CoMo hydrodeoxygenation catalysts: A combined experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lomig Hamon</w:t>
+                <w:t xml:space="preserve">J. F Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+                <w:t xml:space="preserve">S. Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (5), pp.2047. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282 (1), pp.155--164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1092724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607870v1</w:t>
+                <w:t xml:space="preserve">hal-01840397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oils Hydrodeoxygenation: Adsorption of Phenolic Molecules on Oxidic Catalyst Supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+                <w:t xml:space="preserve">Molecular Insight into the Adsorption of H2S in the Flexible MIL-53(Cr) and Rigid MIL-47(V) MOFs: Infrared Spectroscopy Combined to Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (37), pp.15661--15670. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 115 (5), pp.2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1092724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp101949j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840499v1</w:t>
+                <w:t xml:space="preserve">hal-00607870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Effect of EDTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreatment catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Guludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today - Proceeding of the XXII Simposio Ibero-Americano de Catalisis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (3-4), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.07.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840493v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of EDTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreatment catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Bio-oils Hydrodeoxygenation: Adsorption of Phenolic Molecules on Oxidic Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.07.107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.15661--15670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp101949j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840519v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
+              <w:t xml:space="preserve">Catalysis Today - Proceeding of the XXII Simposio Ibero-Americano de Catalisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Accessed by 2010-01-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048209v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 240</w:t>
+              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840508v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreating catalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 267 (1), pp.14--23</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840542v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of CO2 molecule acting as an electron acceptor on a nanoporous metal–organic-framework MIL-53 or Cr3+(OH)(O2C–C6H4–CO2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of NTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreating catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (1), pp.14--23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05048203v1</w:t>
+                <w:t xml:space="preserve">hal-01840542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the characterization of active phase of (Co)Mo sulfide catalyst under reaction conditions – Parallel between IR spectroscopy, HDS and HDN tests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evidence of CO2 molecule acting as an electron acceptor on a nanoporous metal–organic-framework MIL-53 or Cr3+(OH)(O2C–C6H4–CO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.01.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B703468G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146743v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the characterization of active phase of (Co)Mo sulfide catalyst under reaction conditions – Parallel between IR spectroscopy, HDS and HDN tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Can</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jacob van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ruaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Mauge</w:t>
+                <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322, pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295817v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the electronic properties of Mo sulfide phase on the hydrotreating activity of catalysts supported on Al2O3, Nb2O5 and Nb2O5/Al2O3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Faro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Lélias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 249, pp.79-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048199v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pyridine CH(D) vibrations for the study of Lewis acidity of metal oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comment on “Density Functional Theory Study of Triangular Molybdenum Sulfide Nanocluster and CO Adsorption on It”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2006.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (28), pp.14001-14003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp057024i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048196v1</w:t>
+                <w:t xml:space="preserve">hal-05048200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Density Functional Theory Study of Triangular Molybdenum Sulfide Nanocluster and CO Adsorption on It”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">An example of misinterpretation of IR spectra of adsorbed species due to gas phase H2O: Comment on “The surface acidity and characterization of Fe-montmorillonite probed by in situ FT-IR spectroscopy of adsorbed pyridine” [Appl. Catal. A 294 (2005) 156–160]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp057024i⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 302 (2), pp.333-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048200v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of misinterpretation of IR spectra of adsorbed species due to gas phase H2O: Comment on “The surface acidity and characterization of Fe-montmorillonite probed by in situ FT-IR spectroscopy of adsorbed pyridine” [Appl. Catal. A 294 (2005) 156–160]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of the electronic properties of Mo sulfide phase on the hydrotreating activity of catalysts supported on Al2O3, Nb2O5 and Nb2O5/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Faro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2005.12.004⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (1-2), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-006-0126-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048198v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Adsorption on CoMo and NiMo Sulfide Catalysts - A Combined IR and DFT Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Use of pyridine CH(D) vibrations for the study of Lewis acidity of metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Veilly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cristol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azziz Sahibed-Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110, pp.1261. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 307 (1), pp.98-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0536549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2006.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097646v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between infrared spectra and stoichiometry of pyridine-H3PW12O40 salts using a new TGA-infrared coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 241, pp.221-224</w:t>
@@ -8598,1796 +8586,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst made of NiMo sulfide supported on hydroxyapatite: Influence of Al addition on support properties and on the catalytic conversion of thiophene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO Adsorption on CoMo and NiMo Sulfide Catalysts - A Combined IR and DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El Azarifi</w:t>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Ouassouli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005123035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0536549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048949v1</w:t>
+                <w:t xml:space="preserve">hal-00097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfided catalysts based on apatite modified by adding zirconium ions: Characterization and catalytical behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalyst made of NiMo sulfide supported on hydroxyapatite: Influence of Al addition on support properties and on the catalytic conversion of thiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Azarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ouassouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aït Chaoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">M. Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ezzamarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 123, pp.319-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005123057⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 123, pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005123035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048952v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroprocessing of dibenzothiophene, 1-methylnaphthalene and quinoline over sulfided NiMo-hydroxyapatite-supported catalysts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfided catalysts based on apatite modified by adding zirconium ions: Characterization and catalytical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak El Ouassouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">M. Aït Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ouassouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezzamarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2004.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.319-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005123057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048195v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroprocessing of dibenzothiophene, 1-methylnaphthalene and quinoline over sulfided NiMo-hydroxyapatite-supported catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elazarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Tsyganenko</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mohamed Aït Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Ouassouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ezzamarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2004.03.038⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98 (1-2), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2004.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164437v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Discrepancy between the Surface Lewis Acid Site Strength and Infrared Spectra of Adsorbed Molecules: The Case of Boria−Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lavalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodríguez Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (42), pp.16499-16507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp0479365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the support acidity on the sulfided phase properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Tsyganenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2004.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049988v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen activation on Mo-based sulfide catalysts, a periodic DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of the support acidity on the sulfided phase properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (1), pp.131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04560539v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel between infrared characterisation and ab initio calculations of CO adsorption on sulphided Mo catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hydrogen activation on Mo-based sulfide catalysts, a periodic DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger A. van Santen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Journal of the American Chemical Society, 124, pp.7084-7095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja011634o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102939v1</w:t>
+                <w:t xml:space="preserve">hal-04560539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of support hydrogen in the H2-D2 isotopic exchange on sulfide catalysts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Parallel between infrared characterisation and ab initio calculations of CO adsorption on sulphided Mo catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Kasztelan</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 70, pp.255-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)80010-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05048072v1</w:t>
+                <w:t xml:space="preserve">hal-00102939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR study of hydrotreating catalysts in working conditions: Comparison of the acidity present on the sulfided phase and on the alumina support.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Involvement of support hydrogen in the H2-D2 isotopic exchange on sulfide catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scaffidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kasztelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 127, pp.269-277</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, Studies in Surface Science and Catalysis, 138, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)80010-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048068v1</w:t>
+                <w:t xml:space="preserve">hal-05048072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium Tracer Studies on Hydrotreating Catalysts. 2. Contribution of the Hydrogen of the Alumina Support to H-D Exchange</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IR study of hydrotreating catalysts in working conditions: Comparison of the acidity present on the sulfided phase and on the alumina support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 127, pp.269-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcat.1998.2218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05048063v1</w:t>
+                <w:t xml:space="preserve">hal-05048068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of alcohols with hydrogen sulphide on zeolites. Part 7: the effect of Brønsted acidity of faujasite type zeolites on methanol hydrosulphurisation</w:t>
+                <w:t xml:space="preserve">Deuterium Tracer Studies on Hydrotreating Catalysts. 2. Contribution of the Hydrogen of the Alumina Support to H-D Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ziolek</w:t>
+                <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Czyzniewska</w:t>
+                <w:t xml:space="preserve">L. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kujawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Mauge</w:t>
+                <w:t xml:space="preserve">F. Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kasztelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23 (1-2), pp.45-54. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 179 (2), pp.495-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00044-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jcat.1998.2218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048062v1</w:t>
+                <w:t xml:space="preserve">hal-05048063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of but-1-yne as a probe for the characterization of the basicity of alkali-exchanged zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactions of alcohols with hydrogen sulphide on zeolites. Part 7: the effect of Brønsted acidity of faujasite type zeolites on methanol hydrosulphurisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lamotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">M. Ziolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Czyzniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 94 (2), pp.331-335. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (1-2), pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/A705221I⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048059v1</w:t>
+                <w:t xml:space="preserve">hal-05048062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of but-1-yne as a probe for the characterization of the basicity of alkali-exchanged zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Czyzniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ziolek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 94 (2), pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A705221I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Correlation between activity and acidity on zeolites: a high temperature infrared study of adsorbed acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6 (1/4), pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1019182826692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10397,154 +10531,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacto del tratamiento con hidrogeno sobre los sitios de superficie de un catalizador CoMo sulfurado, estudio por espectroscopía infrarroja.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICAT 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Mérida, México. pp.1470-1478, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10554,13260 +10688,13368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpectroChemPy: Processing, Analyzing and Modeling Spectroscopic Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">RcmdrPlugin.aRnova: R Commander Plug-in for Repeated-Measures ANOVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9⟩</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048188v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RcmdrPlugin.aRnova: R Commander Plug-in for Repeated-Measures ANOVA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">SpectroChemPy: Processing, Analyzing and Modeling Spectroscopic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a⟩</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047492v2</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optomechanical Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Lemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20240094240A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the synthesis of solid mixed oxides containing oxides of nickel, magnesium and aluminium and optionally an activator; associated mixed oxides, catalysts and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Samojeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024083842. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Isobutanol Dehydration Catalyzed by H-FER: Mechanism Investigation By Operando IR, Chemometrics and Microkinetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NanoRêVes : modéliser des objets nanométriques pour la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th North American Catalysis Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Catalysis Society; American Institute of Chemical Engineers, Jun 2025, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Intervention au Lycée Malherbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116066v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of IR spectroscopic isotherms: a new method for the characterization of adsorption at the molecular scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Selective Isobutanol Dehydration Catalyzed by H-FER: Mechanism Investigation By Operando IR, Chemometrics and Microkinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Vottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Aboulayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Vottero</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Maury</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Adsorption Society, May 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">29th North American Catalysis Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Catalysis Society; American Institute of Chemical Engineers, Jun 2025, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076578v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoRêVes : modéliser des objets nanométriques pour la réalité virtuelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multivariate analysis of IR spectroscopic isotherms: a new method for the characterization of adsorption at the molecular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Vottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention au Lycée Malherbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">FOA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Adsorption Society, May 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062977v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calo-IR: Development and first applications of an IR-DSC Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Blasin Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouvatas Cassandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTACC 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up of a key step in the elaboration of a new phase change material : Solvent – Cellulose Interactions Studied by Pulse Field Gradient NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus on a key step in the elaboration of a new PCM: Solvent – Cellulose systems studied by PFG-NMR (Round Table)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouvatas Cassandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouvatas Cassandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
+              <w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, CHAMONIX MONT BLANC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100057v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobutanol dehydration catalyzed by HFER: mechanism insights from FT-IR and kinetic modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+                <w:t xml:space="preserve">Close-up of a key step in the elaboration of a new phase change material : Solvent – Cellulose Interactions Studied by Pulse Field Gradient NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouvatas Cassandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse; Catalysis Division of the French Chemical Society, May 2025, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">GERM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082773v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-soft modeling of nonisothermal surface kinetics: application to silica-silane reactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isobutanol dehydration catalyzed by HFER: mechanism insights from FT-IR and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Vottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium SpectroCat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse; Catalysis Division of the French Chemical Society, May 2025, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145097v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of thermo-kinetic parameters by in situ / operando IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hard-soft modeling of nonisothermal surface kinetics: application to silica-silane reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium SpectroCat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048345v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of silanol groups on various silicas by IR spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Determination of thermo-kinetic parameters by in situ / operando IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA et Ecole de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de l’Adsorption, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477415v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-Soft MCR-ALS of IR spectroscopic isotherms: an innovative method for the characterization of adsorption at the molecular scale.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Quantification of silanol groups on various silicas by IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Catalysis Societies; Czech Catalysis Group of the Czech Chemical Society; Hungarian Catalysis Society; Polish Catalysis Club; Slovak Catalytic Society, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA et Ecole de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de l’Adsorption, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053043v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] NanoRêVes: communiquer sur nos objets avec un outil de réalité virtuelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hard-Soft MCR-ALS of IR spectroscopic isotherms: an innovative method for the characterization of adsorption at the molecular scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Entrants INC-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Anne-Valerie Foillard-Ruzette., Mar 2023, Meudon, France</w:t>
+              <w:t xml:space="preserve">15th European Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Catalysis Societies; Czech Catalysis Group of the Czech Chemical Society; Hungarian Catalysis Society; Polish Catalysis Club; Slovak Catalytic Society, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072174v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] IR spectroscopic data analysis from univariate to multivariate approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] NanoRêVes: communiquer sur nos objets avec un outil de réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heyrovský Institute of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. S.A. Kadam, Jan 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée des Entrants INC-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Anne-Valerie Foillard-Ruzette., Mar 2023, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072173v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diffusion properties of zeolite-based catalysts by inversion methods: principle and first applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited Seminar] IR spectroscopic data analysis from univariate to multivariate approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse &amp; Divisions Catalyse, May 2022, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">The Heyrovský Institute of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. S.A. Kadam, Jan 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053055v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED LECTURE] Etat des lieux et pespectives de la spectroscopie vibrationnelle pour les matériaux fonctionnels,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Recent advances in IR spectroscopy of adsorbed species and surface reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Carmen Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Toyota Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Hay Nguyen, May 2022, Brussells, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048349v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming on the diffusion properties of ZSM-5 zeolite by combined gravimetric analysis and IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Investigation of diffusion properties of zeolite-based catalysts by inversion methods: principle and first applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zeolite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse &amp; Divisions Catalyse, May 2022, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053053v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Recent advances in IR spectroscopy of adsorbed species and surface reactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[INVITED LECTURE] Etat des lieux et pespectives de la spectroscopie vibrationnelle pour les matériaux fonctionnels,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toyota Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr Hay Nguyen, May 2022, Brussells, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop Carmen Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072176v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Operando study of alcohol dehydration over zeolites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of steaming on the diffusion properties of ZSM-5 zeolite by combined gravimetric analysis and IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOST, Université Catholique de Louvain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. E. Gaigneaux, Feb 2022, Louvain- la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">International Zeolite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072177v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of alcohol adsorption on zeolite-based catalysts by IR spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited Seminar] Operando study of alcohol dehydration over zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Materials and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CBAE du Centre National pour la Recherche Scientifique et Technique, Dec 2022, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">MOST, Université Catholique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. E. Gaigneaux, Feb 2022, Louvain- la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053046v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming and shaping on the diffusion of zeolites by advanced IR spectroscopy methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+                <w:t xml:space="preserve">Investigation of alcohol adsorption on zeolite-based catalysts by IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souad Rafik-Clement</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Materials and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CBAE du Centre National pour la Recherche Scientifique et Technique, Dec 2022, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455150v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Recent developement in (IR) spectra processing and analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of steaming and shaping on the diffusion of zeolites by advanced IR spectroscopy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rafik-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. S. Cristol, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Gecat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072179v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides : combined DFT and infrared study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Recent developement in (IR) spectra processing and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">UCCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. S. Cristol, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076655v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Mass transport properties of zeolites by combining Gravimetric and Infrared spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides : combined DFT and infrared study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471069v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED LECTURE] Du Champ à la Roue: où trouverons nous l'énergie de nous déplacer demain ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Mass transport properties of zeolites by combining Gravimetric and Infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre “Grand témoin” du 13 février 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488496v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Way Catalyst efficiency: Morphological impact of new ceria generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hay P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR OPERANDO STUDY OF THE DYNAMICS, THERMODYNAMICS AND INTRINSIC CRACKING KINETICS OF ALCANES IN ZEOLITES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[INVITED LECTURE] Du Champ à la Roue: où trouverons nous l'énergie de nous déplacer demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Rencontre “Grand témoin” du 13 février 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471041v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie IR operando: Dynamique, thermodynamique et cinétique d'adsorbats : application aux alcanes dans les zéolithes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IR OPERANDO STUDY OF THE DYNAMICS, THERMODYNAMICS AND INTRINSIC CRACKING KINETICS OF ALCANES IN ZEOLITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471143v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie IR operando: Dynamique, thermodynamique et cinétique d'adsorbats : application aux alcanes dans les zéolithes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516256v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF MASS TRANSPORT PROPERTIES IN BIMODAL MICROPOROUS NETWORKS BY COMBINING GRAVIMETRIC AND INFRARED SPECTROSCOPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dusan Stosic</w:t>
+                <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Serbian-Croatioan-Slovenian Symposium on Zeolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">MACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471082v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge sites of sulfide CoMo catalysts: IR and chemometric approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF MASS TRANSPORT PROPERTIES IN BIMODAL MICROPOROUS NETWORKS BY COMBINING GRAVIMETRIC AND INFRARED SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">8th Serbian-Croatioan-Slovenian Symposium on Zeolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171811v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Traitements des données IR pour la détermination de la thermodynamique et de la cinétique de réaction d'espèces adsorbées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Edge sites of sulfide CoMo catalysts: IR and chemometric approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr M. Rivallan, Dec 2018, Solaize, France</w:t>
+              <w:t xml:space="preserve">FCCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072183v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkane protolytic cracking by zeolites: in search of the reactant state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Traitements des données IR pour la détermination de la thermodynamique et de la cinétique de réaction d'espèces adsorbées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Catalysis and Speciality Chemicals ISCSC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">IFPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr M. Rivallan, Dec 2018, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471138v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkane protolytic cracking by zeolites: in search of the reactant state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Catalysis and Speciality Chemicals ISCSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015619v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined IR Spectroscopy and Rheology Study : New Mechanism for Polysulfide Cross-linking Reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295805v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Seminar] Recent advances in Operando IR spectroscopy of adsorbed species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heyrovský Institute of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. S.A. Kadam, Jan 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Mechanism of Liquid Polysulfide Cross-linking: A Combined IR Spectroscopy and Rheology Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">A Combined IR Spectroscopy and Rheology Study : New Mechanism for Polysulfide Cross-linking Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Blasin-Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">EPF2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295800v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Applications de la spectroscopie IR à la détermination de la thermodynamique et de la cinétique de réaction d'espèces adsorbées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">New Mechanism of Liquid Polysulfide Cross-linking: A Combined IR Spectroscopy and Rheology Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Blasin-Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2MP, Université de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Y. Pouilloux, Feb 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Eurofillers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072186v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Monomolecular cracking of alkanes over zeolites: activity vs. adsorption properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Applications de la spectroscopie IR à la détermination de la thermodynamique et de la cinétique de réaction d'espèces adsorbées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCT, Université de Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. M. Badawi, 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">IC2MP, Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Y. Pouilloux, Feb 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072189v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning surface properties of sulfide Mo-based nanoslabs to control catalytic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">New strategy to understand the cure mechanism of polysulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Blasin-Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">251st ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées du GFP Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017391v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion catalytique de la biomasse 2G en carburant. Apport de la spectroscopie IR à l’amélioration de la stabilité des catalyseurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Monomolecular cracking of alkanes over zeolites: activity vs. adsorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop “Conversion thermochimique de la biomasse et des dechets”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">LCT, Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. M. Badawi, 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017528v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategy to understand the cure mechanism of polysulfides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tuning surface properties of sulfide Mo-based nanoslabs to control catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GFP Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
+              <w:t xml:space="preserve">251st ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295780v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR operando study of alkane protolytic cracking over zeolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Conversion catalytique de la biomasse 2G en carburant. Apport de la spectroscopie IR à l’amélioration de la stabilité des catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Zeolite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Worshop “Conversion thermochimique de la biomasse et des dechets”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471129v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Aging Processes during Bio-Syngas Methanation for Synthetic Natural Gas Production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IR operando study of alkane protolytic cracking over zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant A Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Natural Gas Conversion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">18th International Zeolite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017375v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR operando study of alkane protolytic cracking over zeolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Understanding Aging Processes during Bio-Syngas Methanation for Synthetic Natural Gas Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Symposium on Catalysis,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Prague, France</w:t>
+              <w:t xml:space="preserve">11th Natural Gas Conversion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076989v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protolytic cracking of alkanes over zeolites: tracking the reactant state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IR operando study of alkane protolytic cracking over zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant A Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French Congress on Catalysis (FCCAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Frejus, France</w:t>
+              <w:t xml:space="preserve">48th Symposium on Catalysis,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048359v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphate structure on acid-base properties of phosphate-modified zirconia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Protolytic cracking of alkanes over zeolites: tracking the reactant state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
+              <w:t xml:space="preserve">1st French Congress on Catalysis (FCCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017538v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Cracking of alkanes over zeolites: In the search of the reactant state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of phosphate structure on acid-base properties of phosphate-modified zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelakrim Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humboldt University of Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. J. Sauer, Dec 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">FCCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072244v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the cure mechanism of polysulfides through combined IR spectroscopy and rheology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Cracking of alkanes over zeolites: In the search of the reactant state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macro Group Young Researchers Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Humboldt University of Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. J. Sauer, Dec 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295767v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Monomolecular Catalytic Cracking of Light Alkanes over Zeolites by Infrared Operando Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haoguang Li</w:t>
+                <w:t xml:space="preserve">Understanding the cure mechanism of polysulfides through combined IR spectroscopy and rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Blasin-Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Asia Zeolite Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Macro Group Young Researchers Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055672v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désulfuration en FCC par des additifs à base de vanadium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Suivi infrarouge de la réticulation de polysulfures liquides par la birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiliam Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Blasin Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernay, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français des Polymères Section ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471116v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi infrarouge de la réticulation de polysulfures liquides par la birnessite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Monomolecular Catalytic Cracking of Light Alkanes over Zeolites by Infrared Operando Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant A Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français des Polymères Section ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Euro-Asia Zeolite Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102419v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando DRIFTS Applied to Fischer-Tropsch Synthesis and CO Methanation Catalysis Systems: An IR/Kinetic Correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Désulfuration en FCC par des additifs à base de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Mahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuying Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operando V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">Gecat 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165500v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi infrarouge de la réticulation de polysulfures liquides par la birnessite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Operando DRIFTS Applied to Fischer-Tropsch Synthesis and CO Methanation Catalysis Systems: An IR/Kinetic Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GFP Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Operando V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295761v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating weak interactions of alkanes with zeolites using AGIR: H-bonding vs. van der Waals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashikant A. Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association Française de l’Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFA, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by operando IR spectroscopy and chemometrics: application to the description of reactivity at the silica / silane interfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi infrarouge de la réticulation de polysulfures liquides par la birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Blasin-Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operando V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées du GFP Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471103v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando DRIFTS Applied to Fischer-TropschSynthesis and CO Methanation: An IR/Kinetic Correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Meunier</w:t>
+                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by operando IR spectroscopy and chemometrics: application to the description of reactivity at the silica / silane interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471090v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1-butanol and 1-propanol from the mixture of methanol and ethanol in the presence of hydrotalcites as basic catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Operando DRIFTS Applied to Fischer-TropschSynthesis and CO Methanation: An IR/Kinetic Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Operando V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374368v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la dégradation thermique de nanocomposites à base de Polyoxymélthylène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 1-butanol and 1-propanol from the mixture of methanol and ethanol in the presence of hydrotalcites as basic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hosoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">EuropaCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090116v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ionic Radius of Rare Earth on USY Zeolite in Fluid Catalytic Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuying Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED LECTURE] Applications de la spectroscopie IR à la spéciation d’espèces adsorbées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la dégradation thermique de nanocomposites à base de Polyoxymélthylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ditta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française de l’Adsorption (AFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048361v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED LECTURE] Experimental and theoretical studies in hydrodeoxygenation of phenolic compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[INVITED LECTURE] Applications de la spectroscopie IR à la spéciation d’espèces adsorbées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Molecular Aspects of Catalysis by Sulfides (MACS VI).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Satillieu, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française de l’Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048364v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanation of bio-gas on Ni-based catalysts: an Operando DRIFTS study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[INVITED LECTURE] Experimental and theoretical studies in hydrodeoxygenation of phenolic compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Molecular Aspects of Catalysis by Sulfides (MACS VI).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Satillieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072090v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operando diffuse reflectance FT-IR study of CO methanation over supported nickel catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Methanation of bio-gas on Ni-based catalysts: an Operando DRIFTS study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Gas Conversion Symposium 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797062v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the selectivity in glycerol dehydration reaction by precise control of acid-base features of solid catalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">An operando diffuse reflectance FT-IR study of CO methanation over supported nickel catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dreibine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd North American Catalysis Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Louisville, United States</w:t>
+              <w:t xml:space="preserve">Natural Gas Conversion Symposium 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832466v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the selectivity in glycerol dehydration reaction by precise control of acid-base features of solid catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couturier Jean-Luc</w:t>
+                <w:t xml:space="preserve">A. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABC-7, 7th International Symposium on Acid-Base Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23rd North American Catalysis Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822090v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bed temperature in FT-IR cells used for in situ and operando studies of catalytic heterogeneous reactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the selectivity in glycerol dehydration reaction by precise control of acid-base features of solid catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirotin Sergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calais Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couturier Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ABC-7, 7th International Symposium on Acid-Base Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929928v1</w:t>
+                <w:t xml:space="preserve">hal-00822090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic monomolecular cracking rates of light alkanes over H-ZSM-5 revealed by operando IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effective bed temperature in FT-IR cells used for in situ and operando studies of catalytic heterogeneous reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat 2013</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059561v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biomass-related impurities on a nickel-based methanation catalyst: an operando DRIFTS study. [+ affiche]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic monomolecular cracking rates of light alkanes over H-ZSM-5 revealed by operando IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+              <w:t xml:space="preserve">Europacat 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930754v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the selectivity in glycerol dehydration reaction by precise control of acid-base features of solid catalysts.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of biomass-related impurities on a nickel-based methanation catalyst: an operando DRIFTS study. [+ affiche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd North American Catalysis Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Louisville, United States</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832463v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Seminar] Developments on the use of IR spectroscopy for the speciation and determination of adsorption thermodynamics and surface reaction kinetics of adspecies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPA - ETH Zürich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. A. Züttel, Nov 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Aging Processes for SNG Production By Bio-Syngas Methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 AICHE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, San Fransisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing rare earth in FCC catalysts – a scientific approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wellach</w:t>
+                <w:t xml:space="preserve">Tuning the selectivity in glycerol dehydration reaction by precise control of acid-base features of solid catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Sirotin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">J.L. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Materials for Energy (EnMat II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Karlsrhue, Germany</w:t>
+              <w:t xml:space="preserve">23rd North American Catalysis Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072095v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing Rare Earth in FCC Catalysts by Alkaline Earth</w:t>
+                <w:t xml:space="preserve">Replacing rare earth in FCC catalysts – a scientific approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Jordan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ralf Bergstraesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wellach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Zeolites Conference (17th IZC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Materials for Energy (EnMat II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsrhue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072089v1</w:t>
+                <w:t xml:space="preserve">hal-05072095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic-basic properties of zirconia and titania based catalysts for the synthesis of 'Guerbet' alcohols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Miquel</w:t>
+                <w:t xml:space="preserve">Replacing Rare Earth in FCC Catalysts by Alkaline Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Bergstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Monakhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Sirotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Zeolites Conference (17th IZC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930137v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le craquage monomoléculaire d’alcanes revisité par spectroscopie IR operando</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Acidic-basic properties of zirconia and titania based catalysts for the synthesis of 'Guerbet' alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sirotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090119v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED LECTURE] Recent advances in sulfur elimination in FCC by GSR additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Le craquage monomoléculaire d’alcanes revisité par spectroscopie IR operando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth Int. Symposium on Environment, Catalysis and Processes (ECGP'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048366v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Additifs de réduction du soufre en FCC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[INVITED LECTURE] Recent advances in sulfur elimination in FCC by GSR additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCELYON, Université Lyon 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. D. Laurenti, Feb 2011, Villeurbannes, France</w:t>
+              <w:t xml:space="preserve">Xth Int. Symposium on Environment, Catalysis and Processes (ECGP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072192v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heterogeneity of basic surfaces by coupled TG-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Stelmachowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII Polish Annual Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’hétérogénéité de surfaces basiques par couplage TG-IR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Additifs de réduction du soufre en FCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Arêche, France</w:t>
+              <w:t xml:space="preserve">IRCELYON, Université Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. D. Laurenti, Feb 2011, Villeurbannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090120v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désactivation des catalyseurs d’ hydrodésoxygénation : Effet de l’eau et des molécules phénoliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’hétérogénéité de surfaces basiques par couplage TG-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Stelmachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Arêche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102362v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar]Mechanisms of FCC gasoline sulfur reduction additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Désactivation des catalyseurs d’ hydrodésoxygénation : Effet de l’eau et des molécules phénoliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto Mexicano del Petroleo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. J. Ancheyta., Jan 2011, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">GECat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Arêche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072191v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption de composés phénoliques sur catalyseurs d’hydrodésoxygénatio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar]Mechanisms of FCC gasoline sulfur reduction additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Instituto Mexicano del Petroleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. J. Ancheyta., Jan 2011, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102378v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Adsorption de composés phénoliques sur catalyseurs d’hydrodésoxygénatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elean Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">GECat 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076675v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'agent chélatant sur la phase active de catalyseur dhydrotraitement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">CICAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102383v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the acidic properties of metal oxides on the adsorption modes of oxygenated compounds of 2nd generation bio-oils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence d'agent chélatant sur la phase active de catalyseur dhydrotraitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Guludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis by Acids and Bases (ABC 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">GECat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087475v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalysts: the effect of water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Effect of the acidic properties of metal oxides on the adsorption modes of oxygenated compounds of 2nd generation bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Washignton DC, United States</w:t>
+              <w:t xml:space="preserve">Catalysis by Acids and Bases (ABC 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050875v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Infrared and DFT Studies of Hydrotreatment Catalysts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalysts: the effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto Mexicano del Petroleo Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. J. Ancheyta., May 2009, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Washignton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072193v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR study of oxygenates interaction with HDS catalysts for bio-oils processing.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Combined Infrared and DFT Studies of Hydrotreatment Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAHOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Ixtapa, Mexico</w:t>
+              <w:t xml:space="preserve">Instituto Mexicano del Petroleo Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. J. Ancheyta., May 2009, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087474v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of MoS2-based hydrodeoxygenation catalysts: the effect of water.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">IR study of oxygenates interaction with HDS catalysts for bio-oils processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAHOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Ixtapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079525v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalysts: the effect of water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Deactivation of MoS2-based hydrodeoxygenation catalysts: the effect of water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. El Fallah</w:t>
+                <w:t xml:space="preserve">Mickaël Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS National Meeting,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">ISAHOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Ixtapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076721v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED LECTURE] FCC Gasoline Sulfur Reduction Additives.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalysts: the effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECGP’7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">ACS National Meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048368v1</w:t>
+                <w:t xml:space="preserve">hal-05076721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additifs à base de vanadium pour la réduction du soufre en craquage catalytique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[INVITED LECTURE] FCC Gasoline Sulfur Reduction Additives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ECGP’7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102389v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désulfuration des essences : étude des mécanismes d'élimination du soufre par des additifs à base de vanadium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Additifs à base de vanadium pour la réduction du soufre en craquage catalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoubi Fatma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruizhong Hu</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maugé Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Ruizhing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">GECat 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102421v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pyridine CH(D) vibrations for the study of Lewis acidity of metal oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Désulfuration des essences : étude des mécanismes d'élimination du soufre par des additifs à base de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Mahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087476v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of sulfur removal by FCC additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Surface site of sulfide (Co)Mo catalysts. Parallel between IR spectroscopy, HDS and HDN activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Mechanisms of Catalytic Reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Saint Peterburg, Russia</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Environment, Catalysis and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087478v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface site of sulfide (Co)Mo catalysts. Parallel between IR spectroscopy, HDS and HDN activities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Use of pyridine CH(D) vibrations for the study of Lewis acidity of metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Environment, Catalysis and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087479v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreating properties of new catalysts made of Ni-Mo sulfide on hydroxyapatite based materials [keynote lecture]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mechanism of sulfur removal by FCC additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Leglise</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions (ISAHOF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Oaxaca, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on the Mechanisms of Catalytic Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Saint Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088379v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto del tratamiento con hidrogeno sobre los sitios de superficie de un catalizador CoMo sulfurado, estudio por espectroscopía infrarroja</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mécanisme d’élimination du soufre dans les essences de FCC : Etude IR operando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F. Wormsbecher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Iberoamerican Symposiun on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Mérida, Mexico</w:t>
+              <w:t xml:space="preserve">GECat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088346v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d’élimination du soufre dans les essences de FCC : Etude IR operando</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hydrotreating properties of new catalysts made of Ni-Mo sulfide on hydroxyapatite based materials [keynote lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elazarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Ouassouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ezzamarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions (ISAHOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Oaxaca, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102394v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of sulfur removal by Al2O3 based FCC additives : an infrared operando study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impacto del tratamiento con hidrogeno sobre los sitios de superficie de un catalizador CoMo sulfurado, estudio por espectroscopía infrarroja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ruizhong Hu</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">19th Iberoamerican Symposiun on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087482v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO adsorption on CoMo and NiMo sulfide catalysts: experiment and theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mechanism of sulfur removal by Al2O3 based FCC additives : an infrared operando study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean François Paul</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Molecular Aspect of Catalysis by Sulfides (MACS 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">13th International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088310v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO adsorption on Mo-based sulphide catalysts: infrared spectroscopy and DFT calculations [keynote lecture]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">CO adsorption on CoMo and NiMo sulfide catalysts: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions (ISAHOF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Oaxaca, Mexico</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Molecular Aspect of Catalysis by Sulfides (MACS 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088358v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR study of surface properties of unsupported molybdenum sulfide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">CO adsorption on Mo-based sulphide catalysts: infrared spectroscopy and DFT calculations [keynote lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on the Molecular Aspect of Catalysis by Sulfides (MACS 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ascona, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions (ISAHOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088323v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désulfuration des essences : compréhension du mode de fonctionnement d’additifs de désulfuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">FTIR study of surface properties of unsupported molybdenum sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Tsyganenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zéolithe-Catalyse 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Autrans, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on the Molecular Aspect of Catalysis by Sulfides (MACS 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ascona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102404v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the support acidity on the sulfided phase properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Désulfuration des essences : compréhension du mode de fonctionnement d’additifs de désulfuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 225th ACS National Meeting, Division of Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">Zéolithe-Catalyse 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088389v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfided catalysts based on apatite modified by adding zirconium ions: Characterization and catalytical behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the support acidity on the sulfided phase properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Seminar on the Physical Chemistry of Solid State Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">. 225th ACS National Meeting, Division of Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088553v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst made of NiMo sulfide supported on hydroxyapatite: Influence of Al addition on support properties and on the catalytic conversion of thiophene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Sulfided catalysts based on apatite modified by adding zirconium ions: Characterization and catalytical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ait Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak El Ouassouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ezzamarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Seminar on the Physical Chemistry of Solid State Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088537v1</w:t>
+                <w:t xml:space="preserve">hal-05088553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of support hydrogen in the H2-D2 isotopic exchange on sulfide catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalyst made of NiMo sulfide supported on hydroxyapatite: Influence of Al addition on support properties and on the catalytic conversion of thiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elazarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Ouassouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scaffidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Kasztelan</w:t>
+                <w:t xml:space="preserve">Mohamed Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ezzamarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Spillover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Seminar on the Physical Chemistry of Solid State Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Agadir, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088571v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'hydrogène du support lors de l'échange H2 - D2 sur des catalyseurs d'hydrotraitement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Involvement of support hydrogen in the H2-D2 isotopic exchange on sulfide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Scaffidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slavik Kasztelan</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kasztelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Spillover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Madrid, Spain. pp.31-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)80010-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102407v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Activation by Mo-base Sulfide Catalysts, a Periodical DFT Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Participation de l'hydrogène du support lors de l'échange H2 - D2 sur des catalyseurs d'hydrotraitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean François Paul</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavik Kasztelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the Molecular Aspect of Catalysis by Sulfides (MACS 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">GECat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088561v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio band shift assignment of CO molecule adsorbed on HDS catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Activation by Mo-base Sulfide Catalysts, a Periodical DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger van Santen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the Molecular Aspect of Catalysis by Sulfide (MACS 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the Molecular Aspect of Catalysis by Sulfides (MACS 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088577v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Infrared Characterizations of Hydrotreatment Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ab initio band shift assignment of CO molecule adsorbed on HDS catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR "Quantum Molecular dynamics Applied to Catalysis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. P. Raybaud, Nov 2001, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the Molecular Aspect of Catalysis by Sulfide (MACS 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072245v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient 1H-13C nuclear Overhauser effect in MAS 13C NMR spectra of short alkanes in zeolite ZK-5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] Infrared Characterizations of Hydrotreatment Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rutger A. van Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Euroopean Experimental NMR Conference (EENC 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Leipizg, Germany</w:t>
+              <w:t xml:space="preserve">GDR "Quantum Molecular dynamics Applied to Catalysis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. P. Raybaud, Nov 2001, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088589v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR study of hydrotreating catalysts in working conditions : comparison of acidity present on the sulfided phase and on the alumina support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Transient 1H-13C nuclear Overhauser effect in MAS 13C NMR spectra of short alkanes in zeolite ZK-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter C. M. M. Magusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Maugé</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger A. van Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrotreatment and Hydrocracking of oil fractions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">15th Euroopean Experimental NMR Conference (EENC 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Leipizg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088597v1</w:t>
+                <w:t xml:space="preserve">hal-05088589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared study of the acidity induced by H2S on some metal oxides as support of hydrotreating catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IR study of hydrotreating catalysts in working conditions : comparison of acidity present on the sulfided phase and on the alumina support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Catalysis by Sulfides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Saint Peterburg, Russia</w:t>
+              <w:t xml:space="preserve">Hydrotreatment and Hydrocracking of oil fractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088610v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of support hydrogen in isotopic exchange between H2 and D2 on sulfide catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Infrared study of the acidity induced by H2S on some metal oxides as support of hydrotreating catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Manoilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Tsyganenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Molecular Aspects of Catalysis by Sulfides</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Catalysis by Sulfides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Saint Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088602v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H2S adsorption on acidic properties of unpromoted and promoted Mo catalysts, an IR study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Involvement of support hydrogen in isotopic exchange between H2 and D2 on sulfide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kasztelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress on Heterogeneous Catalysis, Europacat III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Crakow, Poland</w:t>
+              <w:t xml:space="preserve">. Molecular Aspects of Catalysis by Sulfides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Saint Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088614v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure de zéolithes acides sur la protonation de l’acétonitrile, corrélation avec l’activité en craquage du n-hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Colleville sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidité induite par adsorption de H2S, CH3SH, H2O et Propan-2-ol sur oxydes metalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of H2S adsorption on acidic properties of unpromoted and promoted Mo catalysts, an IR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Colleville sur Mer, France</w:t>
+              <w:t xml:space="preserve">3rd European Congress on Heterogeneous Catalysis, Europacat III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Crakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102410v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acidité induite par adsorption de H2S, CH3SH, H2O et Propan-2-ol sur oxydes metalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GECat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Colleville sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction dépendante de la température entre une zéolithe acide et une sonde infrarouge basique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Francophones des Jeunes Physico-Chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23817,992 +24059,992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Sensitive Detection analysis of Modulation Excitation Spectra... such a thing as a free lunch ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Vottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th North American Catalysis Society Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Atlanta (GA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Silanol Species on Various Silicas by IR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghesquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 French/German Adsorption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Oxygen Storage Capacity (OSC) in Three Ways Catalysts (TWC) using « big data » tools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEDNC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 methanation on Ni-USY catalysts: the role of compensation cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tsyganenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeolite Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ouistreham, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi cinétique de réticulation de polysulfures liquides par un agent oxydant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Blasin-Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Aging Processes during Bio-Syngas Methanation for SNG Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maugé F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paredes Nunez A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreibine L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR study of the protolytic cracking of alkanes over zeolites: Tracking the reactant state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashikant Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of adsorbed species on heterogeneous surfaces by a new 2-dimensional approach: 2D infrared inversion spectroscopy (2D IRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Stelmachowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Sirotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hydrogen bonded alkanes by IR-operando spectroscopy sheds light on alkane monomolecular cracking over zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashikant A Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th FEZA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24812,401 +25054,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique Chimique (L1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Thermodynamique Chimique (L1), Université de Caen Normandie, France. 2025, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectra analysis: chemometrics and thermo-kinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. MecaReact Summer School, Sorbonne Université, Paris, France. 2025, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des Groupes et Applications en Spectroscopie (L3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Université de Caen Normandie, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compléments de Mathématiques pour la Chimie (L3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of spectra processing and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Basics of spectra processing and analysis, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Moléculaire (L2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25216,151 +25458,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité et évaluation non-discriminatoire au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jalowiecki-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Comité Parité, Section 14, Comité National de la Recherche Scientifique CoNRS (mandature 2016-2021). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25370,91 +25612,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de Catalyseurs de Désulfuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Caen, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02488516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25464,114 +25706,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie infrarouge de l'acidité d'oxydes métalliques et de catalyseurs sulfures supportés. Influence du sulfure d'hydrogène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université de Caen Normandie, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02471292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId607"/>
+      <w:footerReference w:type="default" r:id="rId611"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25639,51 +25881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8028B826"/>
+    <w:nsid w:val="138793CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25787,51 +26029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29D084F3"/>
+    <w:nsid w:val="695BB1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25935,51 +26177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="155EAAB4"/>
+    <w:nsid w:val="D4B4AE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26083,51 +26325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F5013B0C"/>
+    <w:nsid w:val="AB082CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26231,51 +26473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D101CF24"/>
+    <w:nsid w:val="228A2F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26474,51 +26716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-travert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9579-8910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171874994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4887-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/articlelanding/2023/cp/d3cp01585h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.vibspec.2021.103313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apcatb.2020.119699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acscatal.0c01021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/chem.201800793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrochempy.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Quilliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Rouzaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prigent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Al Assaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Messabih" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendjaballah-Lalaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boucheffa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02957K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant Kadam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sandoval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Bastl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Simkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kv&#237;tek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Quang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#261;bka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01585H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Aceto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Bacariza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henriques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Styskalik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Vykoukal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosnar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111534" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran van Turnhout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CY00311B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekhti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucheffa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ait Blal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Daele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coupard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.03.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchafaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melouki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109866" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02874544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth T Whiting" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Ho Chung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars I van Der Wal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant A Kadam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoguang Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Wormsbecher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800793" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sto&#353;i&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosoglu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.10.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLH3TNRC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ditta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurandel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Breynaert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.06.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Shu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosann Schiller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziebarth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wormsbecher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-015-0374-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly L. Sushkevich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I. Ivanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02745" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00396B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01069647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Ligner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00440j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bottero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408600h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancheyta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sto&#353;i&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sirotin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Stelmachowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.11.047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Binet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01912a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Popov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kondratieva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7ZG8Z2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51146D" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50442e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stosic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Couturier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.09.029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KLBX36G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leyva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ancheyta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9N3M5SR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607870v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1092724" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101949j" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840493v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#233;lias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guludec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Gestel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.107" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F48KJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Lelias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Kooyman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B703468G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WRGS8DTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Gestel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8X3W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Faro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-006-0126-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Sahibed-Dine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.03.011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15CT9LZW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057024i" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048198v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.12.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048949v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Azarifi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouassouli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lakhdar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzamarty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;t Chaoui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123057" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elazarifi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Chaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Ouassouli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzamarty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2004.07.030" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048194v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lavalley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez Delgado" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0479365" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049988v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Crepeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560539v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Nakamura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja011634o" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQG0F1X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaffidi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasztelan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)80010-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziolek" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czyzniewska" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00044-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048059v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lamotte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Czyzniewska" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ziolek" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A705221I" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saussey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lavalley" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019182826692" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CHKFT10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049984v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048188v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048088v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lemouchi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barill&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048190v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Samojeden" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116066v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Vottero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aboulayt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076578v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062977v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin Aub&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouvatas Cassandre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100057v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082773v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048345v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477415v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072174v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053055v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048349v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053053v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072176v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072177v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053046v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455150v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafik-Clement" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488496v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053062v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Helie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hay P. Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471041v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471082v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171811v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072183v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471138v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aub&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072184v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295800v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aube" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072186v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072189v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017391v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017528v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471129v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017375v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048359v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072244v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kadam" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295767v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471116v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mahjoubi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pierre Gilson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102419v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Gu&#233;rin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077005v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant A. Kadam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471103v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Botero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meunier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374368v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Madec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurendel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055679v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Chen Chen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048361v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048364v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072090v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797062v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreibine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832466v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirotin Sergey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calais Christophe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929928v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05059561v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930754v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832463v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Couturier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072190v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055690v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Meunier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072095v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bergstraesser" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wellach" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sirotin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072089v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jordan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Monakhova" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930137v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miquel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090119v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048366v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072192v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102373v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090120v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102362v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072191v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102378v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elean Kondratieva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076675v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102383v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Guludec" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Lelias" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050875v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072193v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087474v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079525v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076721v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goupil" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Fallah" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048368v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102389v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoubi Fatma" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Fabien" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; Fran&#231;oise" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Ruizhing" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102421v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhong Hu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087476v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087478v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087479v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088379v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leglise" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088346v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102394v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhing Hu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Wormsbecher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087482v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088310v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088358v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088323v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tsyganenko" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102404v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088389v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088553v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ait Chaoui" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moreau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088537v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088571v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scaffidi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102407v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scafidi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavik Kasztelan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088561v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger van Santen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088577v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072245v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088589v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. M. M. Magusin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Oers" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Haan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088597v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088610v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Manoilova" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088602v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thomas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088614v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Petit" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102414v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102410v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vallet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088617v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104701v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477343v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401713v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;lie" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018856v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Belykh" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsyganenko" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295916v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Floch" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188603v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H." TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; F." TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Nunez A." TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreibine L." TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102423v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102427v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102432v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102488v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115985v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119658v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102520v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062976v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017942v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02488516v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471292v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-travert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9579-8910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171874994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4887-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/articlelanding/2023/cp/d3cp01585h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.vibspec.2021.103313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apcatb.2020.119699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acscatal.0c01021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/chem.201800793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrochempy.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Quilliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Rouzaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prigent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aboulayt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Vottero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CY00101G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Al Assaad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Messabih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendjaballah-Lalaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boucheffa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02957K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant Kadam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sandoval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Bastl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Simkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kv&#237;tek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#261;bka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101805" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01585H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Aceto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Bacariza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henriques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030481" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Styskalik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Vykoukal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01407" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosnar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran van Turnhout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CY00311B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Daele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coupard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekhti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucheffa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ait Blal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchafaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melouki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109866" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02874544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth T Whiting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Ho Chung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars I van Der Wal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109427" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant A Kadam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoguang Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Wormsbecher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.06.041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700171" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sto&#353;i&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.10.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLH3TNRC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295970v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ditta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurandel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Breynaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.06.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Shu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosann Schiller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziebarth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wormsbecher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-015-0374-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly L. Sushkevich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I. Ivanova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02745" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00396B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sto&#353;i&#263;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sirotin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Stelmachowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.11.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01069647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Ligner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00440j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bottero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408600h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancheyta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840258v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Binet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01912a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Popov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kondratieva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7ZG8Z2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51146D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50442e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stosic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Couturier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.09.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KLBX36G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leyva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ancheyta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9N3M5SR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1092724" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#233;lias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guludec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Gestel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.107" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F48KJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101949j" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Lelias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Kooyman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048203v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B703468G" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WRGS8DTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Gestel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8X3W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057024i" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048198v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.12.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Faro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-006-0126-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Sahibed-Dine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.03.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15CT9LZW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Azarifi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouassouli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lakhdar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzamarty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048952v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;t Chaoui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123057" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elazarifi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Chaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Ouassouli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzamarty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2004.07.030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lavalley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez Delgado" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0479365" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Crepeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Nakamura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja011634o" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQG0F1X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaffidi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasztelan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)80010-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048068v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048063v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2218" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048062v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziolek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czyzniewska" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00044-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048059v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lamotte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Czyzniewska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ziolek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A705221I" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300003v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saussey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lavalley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019182826692" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CHKFT10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048188v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lemouchi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barill&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048190v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Samojeden" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062977v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144518v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin Aub&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouvatas Cassandre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598471v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100057v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082773v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145097v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048345v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477415v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053043v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072174v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048349v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072177v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053046v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455150v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafik-Clement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072179v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471069v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Helie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hay P. Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488496v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471041v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471143v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471082v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171811v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072183v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471138v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072184v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295805v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aub&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295800v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aube" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072186v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072189v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017391v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017528v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471129v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017375v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076989v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048359v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072244v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kadam" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102419v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Gu&#233;rin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055672v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471116v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mahjoubi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pierre Gilson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077005v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant A. Kadam" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471103v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Botero" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471090v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meunier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374368v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055679v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Chen Chen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiller" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090116v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Madec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurendel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048361v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048364v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072090v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797062v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreibine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832466v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822090v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirotin Sergey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calais Christophe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929928v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05059561v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930754v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072190v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055690v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Meunier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832463v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Couturier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072095v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bergstraesser" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wellach" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sirotin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072089v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jordan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Monakhova" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930137v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miquel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048366v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102373v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072192v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102362v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072191v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102378v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elean Kondratieva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076675v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102383v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Guludec" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Lelias" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087475v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050875v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072193v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087474v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079525v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076721v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goupil" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Fallah" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048368v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102389v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoubi Fatma" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Fabien" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; Fran&#231;oise" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Ruizhing" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102421v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhong Hu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087479v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087476v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087478v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102394v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhing Hu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Wormsbecher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088379v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leglise" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088346v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087482v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088310v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088358v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088323v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tsyganenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102404v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088389v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088553v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ait Chaoui" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moreau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088537v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088571v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scaffidi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102407v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scafidi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavik Kasztelan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088561v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger van Santen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088577v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072245v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088589v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. M. M. Magusin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Oers" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Haan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088597v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088610v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Manoilova" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088602v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thomas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102414v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088614v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102410v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vallet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088617v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104701v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477343v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401713v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;lie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018856v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Belykh" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsyganenko" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295916v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Floch" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188603v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H." TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; F." TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Nunez A." TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreibine L." TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102423v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102427v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102432v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102488v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115985v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119658v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102520v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062976v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017942v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02488516v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471292v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>