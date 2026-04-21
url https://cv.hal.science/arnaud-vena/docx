--- v0 (2026-03-28)
+++ v1 (2026-04-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Vena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRR-based resonator for complex dielectric permittivity measurements up to 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 399, pp.117394. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2025.117394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the UHF RFID Dipole Tag Antenna Applied in the Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25082204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Detection of Pressure by Using PDMS Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (21), pp.39782-39789. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3612763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in RFID and Wireless-IoT: Advancements in Smart Technologies and Sensing Applications Guest Editorial of the Special Issue on SpliTech 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Catarinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.123-125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3553925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implant-Based UHF RFID-enabled Sensor to Detect Loosening of Knee Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2023.3296791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar CBRAM devices using non-cleanroom techniques as RF switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Mahato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (6), pp.438. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-023-06687-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le vécu expérientiel des visiteurs de musée. Expérimentation d'un dispositif de géo-localisation augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Observer les expériences scénographiques : créations professionnelles et activités de réception, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBRAM technology: transition from a memory cell to a programmable and non-volatile impedance for new radiofrequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio López-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.4105. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08127-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low‐Operating‐Voltage Resistive Switching Memory Based on the Interlayer‐Spacing Regulation of MoSe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202100905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Rewritable Chipless RFID Tags Fabricated Through Thermal Transfer Printing on Flexible PET Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.1908-1921. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2020.3030965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.56-59. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer, Flexible, and Depolarizing Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.72929-72941. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of integrated solid state nano-ionic metal–insulator–metal switches for electronically reconfigurable band-stop filter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.1963-1968. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2019.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Conductive-Bridging Reconfigurable RF-Encoding Particle for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.506-508. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2830702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple Metabolic-Equivalent-of-Task sensor based on a low-cost NFC RFID wristband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2 - 1. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2858019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Configurable, Non-Volatile, Nano-Ionics-Based RF-Switch on Paper Substrate for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.58. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of resistive switching behaviors in PMMA-based conducting-bridge random-access memory (CBRAM) devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (6), pp.1719 - 1725. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2754-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion-Based Fully Passive Solid-State Conductive Bridging RF Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.1104 - 1106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2017.2764741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Capacitive Aptasensor on Paper to Detect Pathogenic Bacteria Responsible for Nosocomial Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Raberalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.295 - 298. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Reliable Chipless RFID Humidity Sensor Tag Based on Silicon Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.2977 - 2985. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2016.2594229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet microelectronic technologies on paper substrate for flexible electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquemoud-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 240, pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat gluten, a bio-polymer layer to monitor relative humidity in food packaging: Electric and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247, pp.355 - 367. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous anodic aluminium oxide layers on paper for humidity sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.829 - 839. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Enhanced-Performance Flexible RFID-Enabled Embroidered Wireless Integrated Module for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (9), pp.1244 - 1252. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2461661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALIZATION OF A CONDUCTIVE BRIDGING RF SWITCH INTEGRATED ONTO PRINTED CIRCUIT BOARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER14120403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Inkjet-Printed Wireless and Chipless Sensor for CO 2 and Temperature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Transparent ASK-Reconfigurable Inkjet-Printed Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.753-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Chipless RFID Tags Printed on Paper by Flexography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.5868-5877. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2013.2281742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design rules for chipless RFID tags based on multiple scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7-8), pp.361-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Dual-Interrogation-Mode Embroidered RFID-Enabled Strain Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1272-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Electro-Textile Ground Planes for Wearable UHF RFID Patch Tag Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Rahmat-Samii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.964-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depolarizing Chipless RFID Tag for Robust Detection and Its FCC Compliant UWB Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (8), pp.2982-2994. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2013.2267748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hold the Chips: Chipless Technology, an Alternative Technique for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemai Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randika Koswatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.56-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2013.2259393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embroidered Two-Dimensional Chipless Strain Sensor for Wireless Structural Deformation Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.4627-4637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Capacity Chipless RFID Tag Insensitive to the Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.4509-4515. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2012.2207347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Printable Chipless RFID Tag With Detuning Correction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2012.2188785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Auto-Compensated Single-Layer Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (9), pp.2913-2924. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2012.2203927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID Tag Using Hybrid Coding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.3356-3364. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2011.2171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Element Decoupled MIMO Antenna for Energy Harvesting and Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du GT3 : Versatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS-DEFIE 2025 “Journées Scientifiques 2025 du GdR DEFIE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Passive UHF RFID Tag for the Identification of Blood Bags and Intravenous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop Diene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave &amp; Antennas Symposium (IMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMAS61316.2024.10818079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission line coupled to a CSRR for revealing blood drying dynamics with a 3μl volume at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Micro and Nano Engineering Conference (MNE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Biosensor Based on a Peptide Hybrid Substrate for the Detection of MMP-13 in Chronic Wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROSENSORS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy. pp.183, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2024097183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés diélectriques de polymères flexibles par la méthode de ligne de transmission couplée à un résonateur CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes 5-7 juin 2024 – Antibes Juan-Les-Pins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tags on paper based on capacitive coupling between bare die IC and antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Split/Bol, Croatia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech58164.2023.10193034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’imagerie champ proche pour prothèse orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field imaging system for orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based implant for knee prosthesis 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Additive Manufacturing Based Thermal Printing Techniques for Realization of Electronically Rewritable Chipless RFID Tags on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based Indoor Localization System to Analyze Visitor Behavior in a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Electronically Rewritable 'RF-Barcodes' Based on Non-Volatile CBRAM/MIM Switching Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Reconfigurable Dipole Antenna Using Integrated Passive Non-Volatile Solid-State Metal-Insulator-Metal Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.303-304, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne reconfigurable basée sur une technologie de commutateurs non volatile potentiellement imprimables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Writable Chipless RFID Tag Using Solid State Metal-Insulator-Metal Switches on Paper Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.400-403, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Biopolymer based UHF RFID-Sensor for food quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.484-487, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag RFID sans puce réinscriptible basé sur une technologie de commutateur non volatile réalisé sur papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Conductive-Bridging Metal-Insulator-Metal Switches for Rewritable ‘RF Barcodes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre réjecteur de bande accordable en topologie microruban basé sur une technologie de commutateur non volatile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RF-Electronics based on Non-Volatile Nano-Ionic Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité flexible par RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully passive conductive-bridging solid state RF switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ursigass.2017.8105259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized self-powered UHF RFID tag-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Dindini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.3356 - 3364, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2017.8058706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biopolymer-based UHF RFID Sensor for Humidity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-feed antenna for passive UHF RFID tag-based sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Briqechand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayb Dindini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8073293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de luminosité par tag RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs RFID sur substrat souple pour le suivi des ressources environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biologging &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture Sensor feasibility on paper-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2015.7161018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture RFID Chipless large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID anisotropic magnetoresistance sensor for human motion monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1165-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de Switches RF basés sur la technologie CBRAM et intégrés sur PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance chipless RFID reader based on IR-UWB technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on detection distance for chipless RFID systems according to transmit power regulation standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RFID-based implant for identification and pressure sensing of orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RFID-enabled sensor platform for pervasive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par tag chipless appliquée au corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward reliable readers for chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the detection reliability of chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet-printed wireless chipless strain and crack sensor on flexible laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aps.2014.6904974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID tags for passive wireless sensor grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags et capteurs RFID sans puce brodés sur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully inkjet-printed chipless RFID gas and temperature sensor on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel RFID-enabled strain sensor using the double power measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2014.6848285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless identification applied to human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel wireless inkjet-printed chipless sensor for moisture detection utilizing carbon nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, France. pp.2303-2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet printed carbon nanotube-based chipless RFID sensor for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THID, the next step of chipless RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2013 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Unknown, pp.261-268, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2013.6548163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electro-textiles using wireless reflectometry for optimization of wearable UHF RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of stretchable sewn chipless RFID tags and sensors for wearable applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on RFID (IEEE RFID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Penang, France. pp.176-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Coding Techniques for Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (2013), workshop untituled "Chipless RFID and wireless sensing: technologies beyond SAW"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technologie RFID chipless pour la mesure de déformation de réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel-Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully passive RF switch based on nanometric conductive bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a chipless RFID sensor for water level detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), 2012 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/antem.2012.6262372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção de um Leitor para etiquetas RFID sem Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica (MOMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un capteur RFID sans puce à base de nanofils de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag with environment sensing capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un switch RF à base de filaments conducteurs nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e édition des Journées de Caractérisation Microondes et Matériaux (JCMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag using polarization diversity for encoding and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2012 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Unknown, pp.191-197, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2012.6193050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency signature based method for the RF identification of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2011 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Unknown, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2011.5764628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Properties of Chipless RFID Tags Based on Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanotechnologyenabled RF and Cognitive Devices, Components and Systems, IEEE-IMS2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de Tags RFID sans puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Compact RFID Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Unknown, pp.1062-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID chipless tag based on multiple phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2011.5972712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic letter identification based on radar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Unknown, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF identification technology for secure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-Technology and Applications (RFID-TA), 2010 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Unknown, pp.159-163, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2010.5529879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Field Coupling With Small RFID Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur-RFID UHF passif flexible pour la détection de la qualité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost NFC sensor-RFID wristband used to determine Metabolic-Equivalent-of-Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Show! Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biodegradable Passive UHF RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1543-1544, 2024, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permittivity Determination of Polymers at 900 MHz Using the Transmission Line Method Coupled to a CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.915-916, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prothèse de genou instrumentée à l’aide d’un implant électronique RFID passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES, Marseille, 19 et 20 décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Switching of a RF CBRAM Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kobuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Narusue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field underwater capacitive environment detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field positioning system based on anisotropic magneto resistive sensor for knee prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile CBRAM/MIM Switching Technology for Electronically Reconfigurable Passive Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2022, 9781786308139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID based on RF Encoding Particle: Realization, Coding and Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Passive UHF RFID Sensors Meeting Food Industry Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ramade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Identification and Sensing Systems for Harsh and Severe Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 65-90, 2024, 9781394169108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering the electromagnetic signature of chipless RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karmakar, Nemai Chandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chipless and Conventional Radio Frequency Identification: Systems for Ubiquitous Tagging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI global, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for imaging an implanted implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240156546A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active implantable medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230364431A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for detecting the presence of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rabe Ralam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Saliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 11112408. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSTHETIC IMPLANT AND METHOD FOR THE PRODUCTION OF SUCH AN IMPLANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 10,716,506 B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item comprising a barcode with an electromagnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/002013. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless passive RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US8556184B2. PHOTO. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Vena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the UHF RFID Dipole Tag Antenna Applied in the Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25082204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRR-based resonator for complex dielectric permittivity measurements up to 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 399, pp.117394. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2025.117394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Detection of Pressure by Using PDMS Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (21), pp.39782-39789. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3612763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in RFID and Wireless-IoT: Advancements in Smart Technologies and Sensing Applications Guest Editorial of the Special Issue on SpliTech 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Catarinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.123-125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3553925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implant-Based UHF RFID-enabled Sensor to Detect Loosening of Knee Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2023.3296791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar CBRAM devices using non-cleanroom techniques as RF switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Mahato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (6), pp.438. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-023-06687-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le vécu expérientiel des visiteurs de musée. Expérimentation d'un dispositif de géo-localisation augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Observer les expériences scénographiques : créations professionnelles et activités de réception, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBRAM technology: transition from a memory cell to a programmable and non-volatile impedance for new radiofrequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio López-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.4105. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08127-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Rewritable Chipless RFID Tags Fabricated Through Thermal Transfer Printing on Flexible PET Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.1908-1921. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2020.3030965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.56-59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low‐Operating‐Voltage Resistive Switching Memory Based on the Interlayer‐Spacing Regulation of MoSe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202100905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer, Flexible, and Depolarizing Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.72929-72941. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of integrated solid state nano-ionic metal–insulator–metal switches for electronically reconfigurable band-stop filter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.1963-1968. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2019.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple Metabolic-Equivalent-of-Task sensor based on a low-cost NFC RFID wristband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2 - 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2858019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Configurable, Non-Volatile, Nano-Ionics-Based RF-Switch on Paper Substrate for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.58. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Conductive-Bridging Reconfigurable RF-Encoding Particle for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.506-508. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2830702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion-Based Fully Passive Solid-State Conductive Bridging RF Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.1104 - 1106. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2017.2764741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Capacitive Aptasensor on Paper to Detect Pathogenic Bacteria Responsible for Nosocomial Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Raberalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.295 - 298. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of resistive switching behaviors in PMMA-based conducting-bridge random-access memory (CBRAM) devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (6), pp.1719 - 1725. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2754-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat gluten, a bio-polymer layer to monitor relative humidity in food packaging: Electric and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247, pp.355 - 367. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Reliable Chipless RFID Humidity Sensor Tag Based on Silicon Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.2977 - 2985. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2016.2594229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet microelectronic technologies on paper substrate for flexible electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquemoud-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 240, pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Enhanced-Performance Flexible RFID-Enabled Embroidered Wireless Integrated Module for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (9), pp.1244 - 1252. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2461661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous anodic aluminium oxide layers on paper for humidity sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.829 - 839. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALIZATION OF A CONDUCTIVE BRIDGING RF SWITCH INTEGRATED ONTO PRINTED CIRCUIT BOARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER14120403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Inkjet-Printed Wireless and Chipless Sensor for CO 2 and Temperature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Dual-Interrogation-Mode Embroidered RFID-Enabled Strain Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1272-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Electro-Textile Ground Planes for Wearable UHF RFID Patch Tag Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Rahmat-Samii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.964-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Transparent ASK-Reconfigurable Inkjet-Printed Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.753-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Chipless RFID Tags Printed on Paper by Flexography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.5868-5877. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2013.2281742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design rules for chipless RFID tags based on multiple scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7-8), pp.361-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depolarizing Chipless RFID Tag for Robust Detection and Its FCC Compliant UWB Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (8), pp.2982-2994. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2013.2267748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hold the Chips: Chipless Technology, an Alternative Technique for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemai Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randika Koswatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.56-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2013.2259393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embroidered Two-Dimensional Chipless Strain Sensor for Wireless Structural Deformation Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.4627-4637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Printable Chipless RFID Tag With Detuning Correction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2012.2188785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Capacity Chipless RFID Tag Insensitive to the Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.4509-4515. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2012.2207347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Auto-Compensated Single-Layer Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (9), pp.2913-2924. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2012.2203927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID Tag Using Hybrid Coding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.3356-3364. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2011.2171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du GT3 : Versatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS-DEFIE 2025 “Journées Scientifiques 2025 du GdR DEFIE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Passive UHF RFID Tag for the Identification of Blood Bags and Intravenous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop Diene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave &amp; Antennas Symposium (IMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMAS61316.2024.10818079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Element Decoupled MIMO Antenna for Energy Harvesting and Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission line coupled to a CSRR for revealing blood drying dynamics with a 3μl volume at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Micro and Nano Engineering Conference (MNE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Biosensor Based on a Peptide Hybrid Substrate for the Detection of MMP-13 in Chronic Wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROSENSORS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy. pp.183, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2024097183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés diélectriques de polymères flexibles par la méthode de ligne de transmission couplée à un résonateur CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes 5-7 juin 2024 – Antibes Juan-Les-Pins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tags on paper based on capacitive coupling between bare die IC and antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Split/Bol, Croatia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech58164.2023.10193034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’imagerie champ proche pour prothèse orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field imaging system for orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based implant for knee prosthesis 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Additive Manufacturing Based Thermal Printing Techniques for Realization of Electronically Rewritable Chipless RFID Tags on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based Indoor Localization System to Analyze Visitor Behavior in a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Electronically Rewritable 'RF-Barcodes' Based on Non-Volatile CBRAM/MIM Switching Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag RFID sans puce réinscriptible basé sur une technologie de commutateur non volatile réalisé sur papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Writable Chipless RFID Tag Using Solid State Metal-Insulator-Metal Switches on Paper Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.400-403, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Biopolymer based UHF RFID-Sensor for food quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.484-487, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne reconfigurable basée sur une technologie de commutateurs non volatile potentiellement imprimables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Conductive-Bridging Metal-Insulator-Metal Switches for Rewritable ‘RF Barcodes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre réjecteur de bande accordable en topologie microruban basé sur une technologie de commutateur non volatile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Reconfigurable Dipole Antenna Using Integrated Passive Non-Volatile Solid-State Metal-Insulator-Metal Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.303-304, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RF-Electronics based on Non-Volatile Nano-Ionic Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité flexible par RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully passive conductive-bridging solid state RF switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ursigass.2017.8105259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized self-powered UHF RFID tag-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Dindini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.3356 - 3364, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2017.8058706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biopolymer-based UHF RFID Sensor for Humidity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-feed antenna for passive UHF RFID tag-based sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Briqechand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayb Dindini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8073293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de luminosité par tag RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs RFID sur substrat souple pour le suivi des ressources environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biologging &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture RFID Chipless large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de Switches RF basés sur la technologie CBRAM et intégrés sur PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID anisotropic magnetoresistance sensor for human motion monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1165-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on detection distance for chipless RFID systems according to transmit power regulation standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance chipless RFID reader based on IR-UWB technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RFID-based implant for identification and pressure sensing of orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture Sensor feasibility on paper-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2015.7161018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par tag chipless appliquée au corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward reliable readers for chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RFID-enabled sensor platform for pervasive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the detection reliability of chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet-printed wireless chipless strain and crack sensor on flexible laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aps.2014.6904974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID tags for passive wireless sensor grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags et capteurs RFID sans puce brodés sur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully inkjet-printed chipless RFID gas and temperature sensor on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel RFID-enabled strain sensor using the double power measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2014.6848285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless identification applied to human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Coding Techniques for Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (2013), workshop untituled "Chipless RFID and wireless sensing: technologies beyond SAW"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electro-textiles using wireless reflectometry for optimization of wearable UHF RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of stretchable sewn chipless RFID tags and sensors for wearable applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on RFID (IEEE RFID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Penang, France. pp.176-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THID, the next step of chipless RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2013 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Unknown, pp.261-268, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2013.6548163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet printed carbon nanotube-based chipless RFID sensor for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technologie RFID chipless pour la mesure de déformation de réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel-Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel wireless inkjet-printed chipless sensor for moisture detection utilizing carbon nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, France. pp.2303-2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un switch RF à base de filaments conducteurs nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e édition des Journées de Caractérisation Microondes et Matériaux (JCMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a chipless RFID sensor for water level detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), 2012 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/antem.2012.6262372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção de um Leitor para etiquetas RFID sem Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica (MOMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag with environment sensing capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un capteur RFID sans puce à base de nanofils de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag using polarization diversity for encoding and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2012 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Unknown, pp.191-197, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2012.6193050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully passive RF switch based on nanometric conductive bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de Tags RFID sans puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Properties of Chipless RFID Tags Based on Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanotechnologyenabled RF and Cognitive Devices, Components and Systems, IEEE-IMS2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Compact RFID Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Unknown, pp.1062-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID chipless tag based on multiple phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2011.5972712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic letter identification based on radar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Unknown, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency signature based method for the RF identification of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2011 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Unknown, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2011.5764628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF identification technology for secure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-Technology and Applications (RFID-TA), 2010 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Unknown, pp.159-163, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2010.5529879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Field Coupling With Small RFID Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur-RFID UHF passif flexible pour la détection de la qualité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost NFC sensor-RFID wristband used to determine Metabolic-Equivalent-of-Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Show! Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biodegradable Passive UHF RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1543-1544, 2024, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permittivity Determination of Polymers at 900 MHz Using the Transmission Line Method Coupled to a CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.915-916, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field underwater capacitive environment detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Switching of a RF CBRAM Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kobuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Narusue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field positioning system based on anisotropic magneto resistive sensor for knee prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prothèse de genou instrumentée à l’aide d’un implant électronique RFID passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES, Marseille, 19 et 20 décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile CBRAM/MIM Switching Technology for Electronically Reconfigurable Passive Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2022, 9781786308139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID based on RF Encoding Particle: Realization, Coding and Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Passive UHF RFID Sensors Meeting Food Industry Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ramade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Identification and Sensing Systems for Harsh and Severe Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 65-90, 2024, 9781394169108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering the electromagnetic signature of chipless RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karmakar, Nemai Chandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chipless and Conventional Radio Frequency Identification: Systems for Ubiquitous Tagging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI global, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for imaging an implanted implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240156546A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active implantable medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230364431A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for detecting the presence of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rabe Ralam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Saliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 11112408. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSTHETIC IMPLANT AND METHOD FOR THE PRODUCTION OF SUCH AN IMPLANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 10,716,506 B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item comprising a barcode with an electromagnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/002013. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless passive RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US8556184B2. PHOTO. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chehade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117394" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Sarr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Dioum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25082204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Genovesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Manara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3612763" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3553925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahuzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3296791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methapettyparambu Purushothama Jayakrishnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-023-06687-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Illanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Methapettyparambu Purushothama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08127-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Jian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfan Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglong Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Jayakrishnan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopez-Soriano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Susanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2830702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2754-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2017.2764741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raberalam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2016.2594229" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquemoud-Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bibi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Hasani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Sydanheimo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2461661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14120403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2336838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ali Babar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tentzeris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sydanheimo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ukkonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Koski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rahmat-Samii" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2013.2267748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemai Karmakar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randika Koswatta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2013.2259393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2012.2207347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2012.2188785" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2012.2203927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023143v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2011.2171001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Thuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756345v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop Diene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMAS61316.2024.10818079" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sandoval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chehade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Copin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutrieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525235v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cahuzac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Naudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alidi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617265" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jayakrishnan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232256" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888967" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8701004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136870v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892248" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892122" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105259" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulhadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Dindini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2017.8058706" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdulhadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Briqechand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayb Dindini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8073293" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2015.7161018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halop&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994009v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993969v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861358" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsitoha Andriamiharivolamena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929209" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Bjorninen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2014.6904974" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934211" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2014.6848285" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934236" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Babar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Koski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moradi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056731v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel-Kamel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258428" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056717v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/antem.2012.6262372" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alencar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057177v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258420" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057178v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2012.6193050" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2011.5764628" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057179v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056738v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2011.5972712" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056744v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056845v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2010.5529879" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381567v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686930" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723587v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chehade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686761" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461266v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461198v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kobuchi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Narusue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265566" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229261v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troesch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265645" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229288v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265596" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551556v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950286v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-es/Wireless+Identification+and+Sensing+Systems+for+Harsh+and+Severe+Environments-p-9781394169092" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057190v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746814v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rabe Ralam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Balde" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nedelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Dioum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25082204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chehade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Genovesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Manara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3612763" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3553925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahuzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3296791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methapettyparambu Purushothama Jayakrishnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-023-06687-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Illanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Methapettyparambu Purushothama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08127-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Jayakrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopez-Soriano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Susanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Jian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfan Dong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglong Chang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2830702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2017.2764741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raberalam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.122" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2754-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2016.2594229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquemoud-Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Hasani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Sydanheimo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2461661" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14120403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2336838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sydanheimo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ukkonen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tentzeris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Koski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rahmat-Samii" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ali Babar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2013.2267748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemai Karmakar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randika Koswatta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2013.2259393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2012.2188785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2012.2207347" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2012.2203927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2011.2171001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop Diene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMAS61316.2024.10818079" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Thuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265903" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sandoval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chehade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Copin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutrieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718209v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814392" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cahuzac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Naudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alidi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617265" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jayakrishnan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232256" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8701004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892248" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555110v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892122" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888967" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105259" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulhadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Dindini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2017.8058706" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdulhadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Briqechand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayb Dindini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8073293" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halop&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2015.7161018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsitoha Andriamiharivolamena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929209" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861358" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Bjorninen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2014.6904974" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934211" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2014.6848285" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934236" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994155v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Koski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moradi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994118v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel-Kamel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Babar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056717v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/antem.2012.6262372" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alencar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258420" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056739v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2012.6193050" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056743v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258428" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056732v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056737v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056738v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2011.5972712" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2011.5764628" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056845v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2010.5529879" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381567v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686930" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723587v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chehade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686761" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229261v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troesch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kobuchi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Narusue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265566" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229288v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265596" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551556v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950286v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-es/Wireless+Identification+and+Sensing+Systems+for+Harsh+and+Severe+Environments-p-9781394169092" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057190v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746814v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rabe Ralam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Balde" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nedelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>