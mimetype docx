--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Vena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the UHF RFID Dipole Tag Antenna Applied in the Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25082204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRR-based resonator for complex dielectric permittivity measurements up to 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 399, pp.117394. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2025.117394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Detection of Pressure by Using PDMS Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (21), pp.39782-39789. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3612763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in RFID and Wireless-IoT: Advancements in Smart Technologies and Sensing Applications Guest Editorial of the Special Issue on SpliTech 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Catarinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.123-125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3553925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implant-Based UHF RFID-enabled Sensor to Detect Loosening of Knee Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2023.3296791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar CBRAM devices using non-cleanroom techniques as RF switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Mahato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (6), pp.438. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-023-06687-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le vécu expérientiel des visiteurs de musée. Expérimentation d'un dispositif de géo-localisation augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Observer les expériences scénographiques : créations professionnelles et activités de réception, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBRAM technology: transition from a memory cell to a programmable and non-volatile impedance for new radiofrequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio López-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.4105. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08127-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Rewritable Chipless RFID Tags Fabricated Through Thermal Transfer Printing on Flexible PET Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.1908-1921. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2020.3030965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.56-59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low‐Operating‐Voltage Resistive Switching Memory Based on the Interlayer‐Spacing Regulation of MoSe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202100905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer, Flexible, and Depolarizing Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.72929-72941. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of integrated solid state nano-ionic metal–insulator–metal switches for electronically reconfigurable band-stop filter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.1963-1968. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2019.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple Metabolic-Equivalent-of-Task sensor based on a low-cost NFC RFID wristband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2 - 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2858019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Configurable, Non-Volatile, Nano-Ionics-Based RF-Switch on Paper Substrate for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.58. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Conductive-Bridging Reconfigurable RF-Encoding Particle for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.506-508. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2830702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion-Based Fully Passive Solid-State Conductive Bridging RF Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.1104 - 1106. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2017.2764741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Capacitive Aptasensor on Paper to Detect Pathogenic Bacteria Responsible for Nosocomial Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Raberalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.295 - 298. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of resistive switching behaviors in PMMA-based conducting-bridge random-access memory (CBRAM) devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (6), pp.1719 - 1725. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2754-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat gluten, a bio-polymer layer to monitor relative humidity in food packaging: Electric and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247, pp.355 - 367. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Reliable Chipless RFID Humidity Sensor Tag Based on Silicon Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.2977 - 2985. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2016.2594229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet microelectronic technologies on paper substrate for flexible electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquemoud-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 240, pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Enhanced-Performance Flexible RFID-Enabled Embroidered Wireless Integrated Module for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (9), pp.1244 - 1252. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2461661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous anodic aluminium oxide layers on paper for humidity sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.829 - 839. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALIZATION OF A CONDUCTIVE BRIDGING RF SWITCH INTEGRATED ONTO PRINTED CIRCUIT BOARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER14120403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Inkjet-Printed Wireless and Chipless Sensor for CO 2 and Temperature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Dual-Interrogation-Mode Embroidered RFID-Enabled Strain Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1272-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Electro-Textile Ground Planes for Wearable UHF RFID Patch Tag Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Rahmat-Samii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.964-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Transparent ASK-Reconfigurable Inkjet-Printed Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.753-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Chipless RFID Tags Printed on Paper by Flexography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.5868-5877. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2013.2281742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design rules for chipless RFID tags based on multiple scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7-8), pp.361-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depolarizing Chipless RFID Tag for Robust Detection and Its FCC Compliant UWB Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (8), pp.2982-2994. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2013.2267748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hold the Chips: Chipless Technology, an Alternative Technique for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemai Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randika Koswatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.56-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2013.2259393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embroidered Two-Dimensional Chipless Strain Sensor for Wireless Structural Deformation Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.4627-4637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Printable Chipless RFID Tag With Detuning Correction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2012.2188785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Capacity Chipless RFID Tag Insensitive to the Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.4509-4515. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2012.2207347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Auto-Compensated Single-Layer Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (9), pp.2913-2924. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2012.2203927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID Tag Using Hybrid Coding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.3356-3364. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2011.2171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du GT3 : Versatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS-DEFIE 2025 “Journées Scientifiques 2025 du GdR DEFIE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Passive UHF RFID Tag for the Identification of Blood Bags and Intravenous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop Diene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave &amp; Antennas Symposium (IMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMAS61316.2024.10818079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Element Decoupled MIMO Antenna for Energy Harvesting and Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission line coupled to a CSRR for revealing blood drying dynamics with a 3μl volume at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Micro and Nano Engineering Conference (MNE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Biosensor Based on a Peptide Hybrid Substrate for the Detection of MMP-13 in Chronic Wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROSENSORS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy. pp.183, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2024097183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés diélectriques de polymères flexibles par la méthode de ligne de transmission couplée à un résonateur CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes 5-7 juin 2024 – Antibes Juan-Les-Pins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tags on paper based on capacitive coupling between bare die IC and antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Split/Bol, Croatia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech58164.2023.10193034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’imagerie champ proche pour prothèse orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field imaging system for orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based implant for knee prosthesis 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Additive Manufacturing Based Thermal Printing Techniques for Realization of Electronically Rewritable Chipless RFID Tags on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based Indoor Localization System to Analyze Visitor Behavior in a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Electronically Rewritable 'RF-Barcodes' Based on Non-Volatile CBRAM/MIM Switching Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag RFID sans puce réinscriptible basé sur une technologie de commutateur non volatile réalisé sur papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Writable Chipless RFID Tag Using Solid State Metal-Insulator-Metal Switches on Paper Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.400-403, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Biopolymer based UHF RFID-Sensor for food quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.484-487, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne reconfigurable basée sur une technologie de commutateurs non volatile potentiellement imprimables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Conductive-Bridging Metal-Insulator-Metal Switches for Rewritable ‘RF Barcodes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre réjecteur de bande accordable en topologie microruban basé sur une technologie de commutateur non volatile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Reconfigurable Dipole Antenna Using Integrated Passive Non-Volatile Solid-State Metal-Insulator-Metal Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.303-304, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RF-Electronics based on Non-Volatile Nano-Ionic Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité flexible par RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully passive conductive-bridging solid state RF switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ursigass.2017.8105259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized self-powered UHF RFID tag-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Dindini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.3356 - 3364, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2017.8058706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biopolymer-based UHF RFID Sensor for Humidity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-feed antenna for passive UHF RFID tag-based sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Briqechand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayb Dindini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8073293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de luminosité par tag RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs RFID sur substrat souple pour le suivi des ressources environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biologging &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture RFID Chipless large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de Switches RF basés sur la technologie CBRAM et intégrés sur PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID anisotropic magnetoresistance sensor for human motion monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1165-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on detection distance for chipless RFID systems according to transmit power regulation standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance chipless RFID reader based on IR-UWB technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RFID-based implant for identification and pressure sensing of orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture Sensor feasibility on paper-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2015.7161018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par tag chipless appliquée au corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward reliable readers for chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RFID-enabled sensor platform for pervasive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the detection reliability of chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet-printed wireless chipless strain and crack sensor on flexible laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aps.2014.6904974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID tags for passive wireless sensor grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags et capteurs RFID sans puce brodés sur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully inkjet-printed chipless RFID gas and temperature sensor on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel RFID-enabled strain sensor using the double power measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2014.6848285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless identification applied to human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Coding Techniques for Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (2013), workshop untituled "Chipless RFID and wireless sensing: technologies beyond SAW"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electro-textiles using wireless reflectometry for optimization of wearable UHF RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of stretchable sewn chipless RFID tags and sensors for wearable applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on RFID (IEEE RFID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Penang, France. pp.176-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THID, the next step of chipless RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2013 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Unknown, pp.261-268, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2013.6548163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet printed carbon nanotube-based chipless RFID sensor for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technologie RFID chipless pour la mesure de déformation de réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel-Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel wireless inkjet-printed chipless sensor for moisture detection utilizing carbon nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, France. pp.2303-2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un switch RF à base de filaments conducteurs nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e édition des Journées de Caractérisation Microondes et Matériaux (JCMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a chipless RFID sensor for water level detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), 2012 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/antem.2012.6262372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção de um Leitor para etiquetas RFID sem Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica (MOMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag with environment sensing capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un capteur RFID sans puce à base de nanofils de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag using polarization diversity for encoding and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2012 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Unknown, pp.191-197, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2012.6193050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully passive RF switch based on nanometric conductive bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de Tags RFID sans puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Properties of Chipless RFID Tags Based on Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanotechnologyenabled RF and Cognitive Devices, Components and Systems, IEEE-IMS2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Compact RFID Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Unknown, pp.1062-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID chipless tag based on multiple phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2011.5972712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic letter identification based on radar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Unknown, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency signature based method for the RF identification of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2011 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Unknown, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2011.5764628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF identification technology for secure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-Technology and Applications (RFID-TA), 2010 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Unknown, pp.159-163, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2010.5529879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Field Coupling With Small RFID Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur-RFID UHF passif flexible pour la détection de la qualité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost NFC sensor-RFID wristband used to determine Metabolic-Equivalent-of-Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Show! Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biodegradable Passive UHF RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1543-1544, 2024, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permittivity Determination of Polymers at 900 MHz Using the Transmission Line Method Coupled to a CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.915-916, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field underwater capacitive environment detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Switching of a RF CBRAM Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kobuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Narusue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field positioning system based on anisotropic magneto resistive sensor for knee prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prothèse de genou instrumentée à l’aide d’un implant électronique RFID passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES, Marseille, 19 et 20 décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile CBRAM/MIM Switching Technology for Electronically Reconfigurable Passive Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2022, 9781786308139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID based on RF Encoding Particle: Realization, Coding and Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Passive UHF RFID Sensors Meeting Food Industry Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ramade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Identification and Sensing Systems for Harsh and Severe Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 65-90, 2024, 9781394169108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering the electromagnetic signature of chipless RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karmakar, Nemai Chandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chipless and Conventional Radio Frequency Identification: Systems for Ubiquitous Tagging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI global, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for imaging an implanted implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240156546A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active implantable medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230364431A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for detecting the presence of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rabe Ralam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Saliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 11112408. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSTHETIC IMPLANT AND METHOD FOR THE PRODUCTION OF SUCH AN IMPLANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 10,716,506 B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item comprising a barcode with an electromagnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/002013. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless passive RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US8556184B2. PHOTO. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Vena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRR-based resonator for complex dielectric permittivity measurements up to 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 399, pp.117394. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2025.117394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the UHF RFID Dipole Tag Antenna Applied in the Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25082204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Detection of Pressure by Using PDMS Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (21), pp.39782-39789. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3612763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in RFID and Wireless-IoT: Advancements in Smart Technologies and Sensing Applications Guest Editorial of the Special Issue on SpliTech 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Catarinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.123-125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3553925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implant-Based UHF RFID-enabled Sensor to Detect Loosening of Knee Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2023.3296791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar CBRAM devices using non-cleanroom techniques as RF switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Mahato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (6), pp.438. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-023-06687-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le vécu expérientiel des visiteurs de musée. Expérimentation d'un dispositif de géo-localisation augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Observer les expériences scénographiques : créations professionnelles et activités de réception, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBRAM technology: transition from a memory cell to a programmable and non-volatile impedance for new radiofrequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio López-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.4105. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08127-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low‐Operating‐Voltage Resistive Switching Memory Based on the Interlayer‐Spacing Regulation of MoSe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202100905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Rewritable Chipless RFID Tags Fabricated Through Thermal Transfer Printing on Flexible PET Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.1908-1921. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2020.3030965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.56-59. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer, Flexible, and Depolarizing Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.72929-72941. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of integrated solid state nano-ionic metal–insulator–metal switches for electronically reconfigurable band-stop filter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.1963-1968. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2019.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Conductive-Bridging Reconfigurable RF-Encoding Particle for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.506-508. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2830702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple Metabolic-Equivalent-of-Task sensor based on a low-cost NFC RFID wristband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2 - 1. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2858019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Configurable, Non-Volatile, Nano-Ionics-Based RF-Switch on Paper Substrate for Chipless RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.58. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of resistive switching behaviors in PMMA-based conducting-bridge random-access memory (CBRAM) devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (6), pp.1719 - 1725. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2754-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion-Based Fully Passive Solid-State Conductive Bridging RF Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.1104 - 1106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2017.2764741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Capacitive Aptasensor on Paper to Detect Pathogenic Bacteria Responsible for Nosocomial Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Raberalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.295 - 298. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat gluten, a bio-polymer layer to monitor relative humidity in food packaging: Electric and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247, pp.355 - 367. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Reliable Chipless RFID Humidity Sensor Tag Based on Silicon Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.2977 - 2985. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2016.2594229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet microelectronic technologies on paper substrate for flexible electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquemoud-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 240, pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous anodic aluminium oxide layers on paper for humidity sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.829 - 839. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Enhanced-Performance Flexible RFID-Enabled Embroidered Wireless Integrated Module for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (9), pp.1244 - 1252. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2461661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALIZATION OF A CONDUCTIVE BRIDGING RF SWITCH INTEGRATED ONTO PRINTED CIRCUIT BOARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER14120403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Inkjet-Printed Wireless and Chipless Sensor for CO 2 and Temperature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Dual-Interrogation-Mode Embroidered RFID-Enabled Strain Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1272-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Electro-Textile Ground Planes for Wearable UHF RFID Patch Tag Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Rahmat-Samii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.964-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Transparent ASK-Reconfigurable Inkjet-Printed Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.753-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Chipless RFID Tags Printed on Paper by Flexography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.5868-5877. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2013.2281742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design rules for chipless RFID tags based on multiple scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7-8), pp.361-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depolarizing Chipless RFID Tag for Robust Detection and Its FCC Compliant UWB Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (8), pp.2982-2994. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2013.2267748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hold the Chips: Chipless Technology, an Alternative Technique for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemai Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randika Koswatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.56-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2013.2259393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embroidered Two-Dimensional Chipless Strain Sensor for Wireless Structural Deformation Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoliina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.4627-4637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Capacity Chipless RFID Tag Insensitive to the Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.4509-4515. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2012.2207347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Printable Chipless RFID Tag With Detuning Correction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2012.2188785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Auto-Compensated Single-Layer Chipless RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (9), pp.2913-2924. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2012.2203927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID Tag Using Hybrid Coding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.3356-3364. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2011.2171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Element Decoupled MIMO Antenna for Energy Harvesting and Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du GT3 : Versatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS-DEFIE 2025 “Journées Scientifiques 2025 du GdR DEFIE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Passive UHF RFID Tag for the Identification of Blood Bags and Intravenous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Waly Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop Diene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Dioum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave &amp; Antennas Symposium (IMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMAS61316.2024.10818079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission line coupled to a CSRR for revealing blood drying dynamics with a 3μl volume at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Micro and Nano Engineering Conference (MNE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Biosensor Based on a Peptide Hybrid Substrate for the Detection of MMP-13 in Chronic Wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROSENSORS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy. pp.183, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2024097183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés diélectriques de polymères flexibles par la méthode de ligne de transmission couplée à un résonateur CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes 5-7 juin 2024 – Antibes Juan-Les-Pins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tags on paper based on capacitive coupling between bare die IC and antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Split/Bol, Croatia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech58164.2023.10193034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’imagerie champ proche pour prothèse orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field imaging system for orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based implant for knee prosthesis 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Additive Manufacturing Based Thermal Printing Techniques for Realization of Electronically Rewritable Chipless RFID Tags on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID based Indoor Localization System to Analyze Visitor Behavior in a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Illanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Electronically Rewritable 'RF-Barcodes' Based on Non-Volatile CBRAM/MIM Switching Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Reconfigurable Dipole Antenna Using Integrated Passive Non-Volatile Solid-State Metal-Insulator-Metal Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.303-304, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag RFID sans puce réinscriptible basé sur une technologie de commutateur non volatile réalisé sur papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronically Re-Writable Chipless RFID Tag Using Solid State Metal-Insulator-Metal Switches on Paper Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.400-403, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Biopolymer based UHF RFID-Sensor for food quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.484-487, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne reconfigurable basée sur une technologie de commutateurs non volatile potentiellement imprimables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Conductive-Bridging Metal-Insulator-Metal Switches for Rewritable ‘RF Barcodes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre réjecteur de bande accordable en topologie microruban basé sur une technologie de commutateur non volatile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methapettyparambu Purushothama Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RF-Electronics based on Non-Volatile Nano-Ionic Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité flexible par RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully passive conductive-bridging solid state RF switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ursigass.2017.8105259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized self-powered UHF RFID tag-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Dindini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.3356 - 3364, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2017.8058706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biopolymer-based UHF RFID Sensor for Humidity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-feed antenna for passive UHF RFID tag-based sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdulhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Briqechand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayb Dindini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8073293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de luminosité par tag RFID UHF passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs RFID sur substrat souple pour le suivi des ressources environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biologging &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture Sensor feasibility on paper-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2015.7161018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture RFID Chipless large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de Switches RF basés sur la technologie CBRAM et intégrés sur PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Luana Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID anisotropic magnetoresistance sensor for human motion monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1165-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance chipless RFID reader based on IR-UWB technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on detection distance for chipless RFID systems according to transmit power regulation standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RFID-based implant for identification and pressure sensing of orthopedic prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RFID-enabled sensor platform for pervasive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par tag chipless appliquée au corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward reliable readers for chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the detection reliability of chipless RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet-printed wireless chipless strain and crack sensor on flexible laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aps.2014.6904974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID tags for passive wireless sensor grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursigass.2014.6929404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags et capteurs RFID sans puce brodés sur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées scientifiques 2014 : L’homme Connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully inkjet-printed chipless RFID gas and temperature sensor on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel RFID-enabled strain sensor using the double power measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2014.6848285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless identification applied to human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsitoha Andriamiharivolamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2014.6934236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel wireless inkjet-printed chipless sensor for moisture detection utilizing carbon nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M Tentzeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, France. pp.2303-2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Coding Techniques for Chipless RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (2013), workshop untituled "Chipless RFID and wireless sensing: technologies beyond SAW"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inkjet printed carbon nanotube-based chipless RFID sensor for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos M. Tentzeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THID, the next step of chipless RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raji Sasidharan Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2013 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Unknown, pp.261-268, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2013.6548163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electro-textiles using wireless reflectometry for optimization of wearable UHF RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Bjorninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of stretchable sewn chipless RFID tags and sensors for wearable applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sydanheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on RFID (IEEE RFID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Penang, France. pp.176-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technologie RFID chipless pour la mesure de déformation de réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel-Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully passive RF switch based on nanometric conductive bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un switch RF à base de filaments conducteurs nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e édition des Journées de Caractérisation Microondes et Matériaux (JCMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a chipless RFID sensor for water level detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), 2012 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/antem.2012.6262372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção de um Leitor para etiquetas RFID sem Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica (MOMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un capteur RFID sans puce à base de nanofils de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag with environment sensing capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Unknown, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2012.6258420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact chipless RFID tag using polarization diversity for encoding and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2012 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Unknown, pp.191-197, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2012.6193050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency signature based method for the RF identification of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID (RFID), 2011 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Unknown, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid.2011.5764628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de Tags RFID sans puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Properties of Chipless RFID Tags Based on Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanotechnologyenabled RF and Cognitive Devices, Components and Systems, IEEE-IMS2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Compact RFID Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Unknown, pp.1062-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID chipless tag based on multiple phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Unknown, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwsym.2011.5972712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic letter identification based on radar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Unknown, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF identification technology for secure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-Technology and Applications (RFID-TA), 2010 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Unknown, pp.159-163, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta.2010.5529879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Field Coupling With Small RFID Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur-RFID UHF passif flexible pour la détection de la qualité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost NFC sensor-RFID wristband used to determine Metabolic-Equivalent-of-Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Show! Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biodegradable Passive UHF RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1543-1544, 2024, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permittivity Determination of Polymers at 900 MHz Using the Transmission Line Method Coupled to a CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.915-916, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prothèse de genou instrumentée à l’aide d’un implant électronique RFID passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES, Marseille, 19 et 20 décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field underwater capacitive environment detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Switching of a RF CBRAM Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kobuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Narusue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field positioning system based on anisotropic magneto resistive sensor for knee prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile CBRAM/MIM Switching Technology for Electronically Reconfigurable Passive Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Methapettyparambu Purushothama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2022, 9781786308139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless RFID based on RF Encoding Particle: Realization, Coding and Reading System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Passive UHF RFID Sensors Meeting Food Industry Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ramade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Identification and Sensing Systems for Harsh and Severe Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 65-90, 2024, 9781394169108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering the electromagnetic signature of chipless RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Kaddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karmakar, Nemai Chandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chipless and Conventional Radio Frequency Identification: Systems for Ubiquitous Tagging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI global, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for imaging an implanted implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240156546A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active implantable medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230364431A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for detecting the presence of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rabe Ralam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Saliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 11112408. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSTHETIC IMPLANT AND METHOD FOR THE PRODUCTION OF SUCH AN IMPLANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Naudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 10,716,506 B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item comprising a barcode with an electromagnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/002013. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipless passive RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Deepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US8556184B2. PHOTO. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Dioum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25082204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chehade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Genovesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Manara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3612763" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3553925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahuzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3296791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methapettyparambu Purushothama Jayakrishnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-023-06687-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Illanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Methapettyparambu Purushothama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08127-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Jayakrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopez-Soriano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Susanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Jian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfan Dong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglong Chang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2830702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2017.2764741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raberalam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.122" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2754-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2016.2594229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquemoud-Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Hasani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Sydanheimo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2461661" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14120403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2336838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sydanheimo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ukkonen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tentzeris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Koski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rahmat-Samii" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ali Babar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2013.2267748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemai Karmakar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randika Koswatta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2013.2259393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2012.2188785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2012.2207347" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2012.2203927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2011.2171001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop Diene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMAS61316.2024.10818079" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Thuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265903" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sandoval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chehade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Copin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutrieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718209v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814392" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cahuzac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Naudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alidi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617265" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jayakrishnan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232256" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8701004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892248" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555110v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892122" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888967" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105259" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulhadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Dindini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2017.8058706" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdulhadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Briqechand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayb Dindini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8073293" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halop&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2015.7161018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsitoha Andriamiharivolamena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929209" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861358" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Bjorninen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2014.6904974" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934211" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2014.6848285" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934236" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994155v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Koski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moradi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994118v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel-Kamel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Babar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056717v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/antem.2012.6262372" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alencar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258420" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056739v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2012.6193050" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056743v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258428" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056732v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056737v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056738v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2011.5972712" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2011.5764628" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056845v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2010.5529879" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381567v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686930" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723587v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chehade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686761" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229261v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troesch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kobuchi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Narusue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265566" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229288v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265596" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551556v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950286v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-es/Wireless+Identification+and+Sensing+Systems+for+Harsh+and+Severe+Environments-p-9781394169092" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057190v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746814v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rabe Ralam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Balde" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nedelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chehade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117394" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Sarr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Dioum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25082204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Genovesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Manara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3612763" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3553925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahuzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3296791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methapettyparambu Purushothama Jayakrishnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-023-06687-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Illanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Methapettyparambu Purushothama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08127-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Jian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfan Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglong Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Jayakrishnan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopez-Soriano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Susanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2830702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2754-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2017.2764741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raberalam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2016.2594229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquemoud-Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Hasani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Sydanheimo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2461661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14120403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2336838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sydanheimo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ukkonen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tentzeris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Koski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rahmat-Samii" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ali Babar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2013.2267748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemai Karmakar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randika Koswatta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2013.2259393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2012.2207347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2012.2188785" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2012.2203927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2011.2171001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Thuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop Diene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMAS61316.2024.10818079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sandoval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chehade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Copin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naudi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cahuzac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Naudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alidi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617265" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jayakrishnan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232256" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888967" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8701004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136870v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892248" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892122" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105259" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulhadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Dindini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2017.8058706" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdulhadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Briqechand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayb Dindini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8073293" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2015.7161018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halop&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994009v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993969v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861358" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsitoha Andriamiharivolamena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929209" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Bjorninen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2014.6904974" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursigass.2014.6929404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934211" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2014.6848285" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2014.6934236" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Babar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056731v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Koski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moradi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel-Kamel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258428" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056717v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/antem.2012.6262372" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056708v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alencar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2012.6258420" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2012.6193050" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2011.5764628" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057179v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056738v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwsym.2011.5972712" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056744v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056845v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta.2010.5529879" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381567v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686930" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723587v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chehade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686761" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461266v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229261v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troesch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265645" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461198v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kobuchi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Narusue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265566" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229288v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265596" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551556v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950286v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-es/Wireless+Identification+and+Sensing+Systems+for+Harsh+and+Severe+Environments-p-9781394169092" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057190v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746814v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rabe Ralam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Balde" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nedelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>