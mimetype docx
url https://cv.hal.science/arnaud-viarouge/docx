--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -100,1740 +100,1723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal momentum effect reflects temporal cognition and cannot be entirely explained by central tendency and range effects</w:t>
+                <w:t xml:space="preserve">Local/global visual processing impacts numerosity-magnitude conflict resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacquel</w:t>
+                <w:t xml:space="preserve">Léa Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2026.106500⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.9004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-37755-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536943v1</w:t>
+                <w:t xml:space="preserve">hal-05559843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From concrete to abstract: How stimulus concreteness impacts numerical conflict resolution in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 128, pp.102894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lindif.2026.102894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Inhibitory Skills and Numerical Momentum in Infancy</w:t>
+                <w:t xml:space="preserve">The temporal momentum effect reflects temporal cognition and cannot be entirely explained by central tendency and range effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisella Decarli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Marie Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15248372.2025.2600944⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 272, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2026.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497573v1</w:t>
+                <w:t xml:space="preserve">hal-05536943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes different number-space mappings interact?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Inhibitory Skills and Numerical Momentum in Infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Decarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (8), pp.2389-2400. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-024-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15248372.2025.2600944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547768v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention to number requires magnitude-specific inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What makes different number-space mappings interact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoyeon Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+                <w:t xml:space="preserve">Maria Dolores de Hevia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2022.105285⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (8), pp.2389-2400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790594v1</w:t>
+                <w:t xml:space="preserve">hal-04547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Related Potentials Reveal the Impact of Conflict Strength in a Numerical Stroop Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attention to number requires magnitude-specific inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nydia Vurdah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13040586⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.105285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2022.105285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056872v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions exécutives comme levier pour les apprentissages en arithmétique: l'exemple de l'inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Event-Related Potentials Reveal the Impact of Conflict Strength in a Numerical Stroop Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nydia Vurdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13040586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938531v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Single Representational Object Account for Different Number-Space Mappings?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les fonctions exécutives comme levier pour les apprentissages en arithmétique: l'exemple de l'inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Dolores de Hevia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (180), pp.587-595</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396143v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the whole number bias in decimal number comparison: A developmental negative priming study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can a Single Representational Object Account for Different Number-Space Mappings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores de Hevia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.750964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the role of inhibition in numerical comparison: A negative priming study in 7- to 8-year-olds and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inhibition of the whole number bias in decimal number comparison: A developmental negative priming study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Roëll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 186, pp.131-141. </w:t>
+              <w:t xml:space="preserve">, 2019, 177, pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2019.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920291v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing number and length in the parietal cortex: Sharing resources, not a common code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the role of inhibition in numerical comparison: A negative priming study in 7- to 8-year-olds and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Borghesani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173572v1</w:t>
+                <w:t xml:space="preserve">hal-02920291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a visuospatial bias in decimal number comparison in adolescents and in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Roell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hilscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.14770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51392-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The progressive 6-year-old conserver: Numerical saliency and sensitivity as core mechanisms of numerical abstraction in a Piaget-like estimation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.137-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous orientation towards irrelevant dimensions of magnitude and numerical acuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Courtier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Melnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (3), pp.156-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control and decimal number comparison in school-aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Roell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (11), pp.e0188276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0188276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical intuition and the cognitive roots of mathematical concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special issue on Mathematical knowledge: Intuition, visualization, and understanding, 29 (1), pp.15-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11245-009-9063-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1843,2205 +1826,2205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Perceptual Processing on Numerical Estimation: Priming Local Processing Amplifies Number/Size Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Mechanisms Underlying a Momentum Effect in the Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Cognitive Psychology 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of different number/spatial extent conflicts in the acquisition of numerical abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nydia Vurdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mind, Brain and Education Society (IMBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a negative priming effect in a non-symbolic numerical comparison task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mathematical Cognition and Learning Society (MCLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of numerical estimation: the role of spontaneous orientation towards different dimensions of magnitude.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decimal numbers and cognitive control in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Roell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematical Cognition and Learning Society (MCLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Oxford (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Archives Jean Piaget Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939987v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decimal numbers and cognitive control in children and adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Development of numerical estimation: the role of spontaneous orientation towards different dimensions of magnitude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Archives Jean Piaget Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">The Mathematical Cognition and Learning Society (MCLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des capacités de calcul chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores de Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le calcul à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-271-15373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Cognition and Executive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Roell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge Handbook of Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.383-407, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049443v1</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781108399838.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubles des apprentissages : dyslexie et dyscalculie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Altarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le métier d’enseignant - L’essentiel à connaître pour devenir professeur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Bréal, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 5. Le nombre et l’arithmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurosciences cognitives développementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.160-193, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.poire.2020.01.0160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling effects of language and magnitude on two-digit number magnitude comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Cognition and Learning Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming number/spatial extent conflicts: an impact of abstract and concrete representations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linguisitic influences on number processing in a two-digit number comparison task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mind, Brain and Education Society (IMBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop Relations between space, language, and numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935685v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguisitic influences on number processing in a two-digit number comparison task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Symbolic and Physical representations of numbers in a double-digit Number Comparison Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Relations between space, language, and numbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Tuebingen, Germany</w:t>
+              <w:t xml:space="preserve">Meeting of The International Mind, Brain and Education Society Conference (IMBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864697v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic and Physical representations of numbers in a double-digit Number Comparison Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Janssen</w:t>
+                <w:t xml:space="preserve">Disentangling stimulus energy from temporal intervals to probe the operational momentum effect in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of The International Mind, Brain and Education Society Conference (IMBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leuven (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">International Mind, Brain and Education Society (IMBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864690v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling stimulus energy from temporal intervals to probe the operational momentum effect in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mind, Brain and Education Society (IMBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Mathematical Cognition and Learning Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937424v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling stimulus energy from temporal intervals to probe the operational momentum effect in the time domain</w:t>
+                <w:t xml:space="preserve">Overcoming number/spatial extent conflicts: an impact of abstract and concrete representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacquel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léa Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Cognition and Learning Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">International Mind, Brain and Education Society (IMBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937476v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of spontaneous focus on numerical magnitude in the relation between non-symbolic and symbolic numerical abilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nydia Vurdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nydia Vurdah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mathematical Cognition and Learning Society (MCLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Negative Priming effect in a nonsymbolic numerical comparison task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research on Child Development (SRCD) Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Baltimore (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of inhibition in countering decimal comparison errors, a developmental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Roell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research on Child Development (SRCD) Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstracting numbers from lengths: individual differences of a gradual development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Courtier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Melnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research on Child Development (SRCD) Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Austin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049336v1</w:t>
-              </w:r>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-03938552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer son attention vers le nombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nydia Vurdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4188,51 +4171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viarouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2026.106500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chr&#233;tien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2026.102894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Decarli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Illikoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2025.2600944" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-01958-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Vurdah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13040586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.750964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.05.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinheiro-Chagas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.07.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Roell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hilscher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51392-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.05.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoppe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Melnik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.09.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-009-9063-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Janssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Simoes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399838.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.poire.2020.01.0160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viarouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37755-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2026.102894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2026.106500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Decarli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Illikoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2025.2600944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-01958-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Vurdah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13040586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.750964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.08.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.05.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Roell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hilscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51392-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Melnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-009-9063-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399838.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.poire.2020.01.0160" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Janssen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Simoes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>