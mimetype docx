--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -1059,295 +1059,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an integrated GaN inverter into a multiphase PMSM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency-domain simulation of power electronic systems based on multi-topology equivalent sources modelling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Zaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Videt</w:t>
+                <w:t xml:space="preserve">Lamine Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duquesne</w:t>
+                <w:t xml:space="preserve">Sebastien Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Gijon, Spain, Spain. </w:t>
+              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. 10 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc49601.2020.9330956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727106v1</w:t>
+                <w:t xml:space="preserve">hal-03322822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain simulation of power electronic systems based on multi-topology equivalent sources modelling method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an integrated GaN inverter into a multiphase PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Weiss</w:t>
+                <w:t xml:space="preserve">Thierry Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France. 10 p., </w:t>
+              <w:t xml:space="preserve">2020 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gijon, Spain, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vppc49601.2020.9330956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322822v1</w:t>
+                <w:t xml:space="preserve">hal-04727106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to determine wide bandgap power devices packaging interconnections</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des permittivités relatives des noyaux magnétiques pour la détermination des capacités parasites des bobines des filtres CEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Method for the Minimization of CM Inductor Volume with Consideration of Core Saturation in EMI Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du volume de la bobine de mode commun des filtres CEM en tenant compte de la saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization method of CM inductor volume taking into account the magnetic core saturation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sagara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehyeddine Singer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marsic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Igic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Faramehr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vienot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc49601.2020.9330956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS44367.2019.8998860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Messaoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boulharts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04730936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3405320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leonard Evans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mark Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3000438" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04076110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2961604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04200292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2861620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03832926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Messaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2573831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2424320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2359514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2224354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04913678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00009-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sagara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehyeddine Singer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marsic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Igic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Faramehr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vienot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc49601.2020.9330956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS44367.2019.8998860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Messaoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boulharts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04730936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3405320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leonard Evans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mark Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3000438" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04076110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2961604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04200292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2861620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03832926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Messaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2573831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2424320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2359514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2224354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04913678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00009-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>