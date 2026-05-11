--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -1574,269 +1574,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-parameters characterization of GaN power transistors for high frequency power converters design</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation de transistors GaN pour la conception des convertisseurs statiques hautes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Defrance</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, PCIM Europe 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.913-920</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443970v1</w:t>
+                <w:t xml:space="preserve">hal-02981879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation de transistors GaN pour la conception des convertisseurs statiques hautes fréquences</w:t>
+                <w:t xml:space="preserve">S-parameters characterization of GaN power transistors for high frequency power converters design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, PCIM Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.913-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981879v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des permittivités relatives des noyaux magnétiques pour la détermination des capacités parasites des bobines des filtres CEM</w:t>
               </w:r>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sagara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehyeddine Singer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marsic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Igic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Faramehr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vienot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc49601.2020.9330956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS44367.2019.8998860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Messaoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boulharts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04730936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3405320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leonard Evans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mark Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3000438" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04076110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2961604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04200292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2861620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03832926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Messaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2573831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2424320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2359514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2224354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04913678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00009-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sagara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehyeddine Singer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marsic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Igic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Faramehr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vienot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc49601.2020.9330956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS44367.2019.8998860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Messaoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boulharts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04730936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3405320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leonard Evans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mark Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3000438" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04076110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2961604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04200292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2861620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03832926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Messaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2573831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2424320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2359514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2224354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04913678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00009-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>