--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,3339 +66,3485 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof with peacock. Reappraising the relationship between Zōika and Aristophanes' Epitome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Verhasselt, K. Epstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle in Fragments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 235-259, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chat, la belette et la martre. Etude en réseau des usages de quelques noms grecs de petits carnivores”, Identifications des espèces animales de l’antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Lazaris, S. Aragon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-276, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon nom est personne. Les jeux de mots sont-ils des jeux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Dasen, Fabio Spadini, Marco Vespa, Alessandro Pace. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serio ludere : comprendre les cultures antiques par le jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 121-131., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Tier’ oder ‘die Tiere’ in den griechischen Texten. Philosophisches Missverständnis über ein Konzept ohne richtige Einzahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Althoff, A. Pruss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concepts of Humans and Nature in Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 141-161, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aelian’s Ego in On the Characteristics of Animals: Personal Experience and Zoological Expertise” Claudius Aelianus: Quotation Practices and Literary Skills of an Imperial Collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hamburger Studien zu Gesellschaften und Kulturen der Vormoderne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-110, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familiarité intellectuelle et familiarité environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chandezon, Christophe; D'Andrea, Bruno; Gardeisen, Armelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.459-481, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wd4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléfato en el Violario de Constantino Paleocappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Alganza Roldán &amp; A. Ibáñez Chacón (ed.), Mythographica graeca. Transmisión, textos y contextos, Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-188, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timotheus of Gaza and the Zoological Collection of Constantine VII. Two Byzantine treatises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Marciniak, T. Schmidt (eds), Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Human-Animal Relations in the Byzantine World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 42-57, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De mirabilibus auscultationibus 23-28 and Theophrastus’ lost On Animals that Appear in Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mayhew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Aristotelian Mirabilia and Early Peripatetic Natural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 86-111, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec les animaux de Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Charvet, A. Collognat, S. Gompertz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pompéi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 259-284, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexikon für Antike und Christentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, p. 397-414, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser un lexique éthologique pour les animaux, l’apport antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire du côté des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Baratay, p. 27-43, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polysemic Animal Names in Medieval Texts and Iconography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Leclercq-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Franco, M. Vespa, A. Zucker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoomathia Learning about Animals in Ancient and Medieval Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mosaïques de la “maison de Jupiter”. Dans la maison de Jupiter, avec Isis peut-être »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gompertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pompéi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 838-879, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catasterisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trzaskoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford Univ. Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook of Greek and Roman Mythography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 365-381, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité géographique des espèces dans la zoologie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 29-43, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clearchus of Soloi: Text, Translation, and Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W.W. Fortenbaugh &amp; D. Mirhady (eds) = Rutgers University studies in classical humanities 21. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clearchus and ancient paroemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 479-515, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Xénophon en oiseau rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P. Charvet, Xénophon. Les dix mille, Phebus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 505-515, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloser n’est pas jouer. Les formules de jeux dans les recueils parémiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Dasen; Marco Vespa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Play and games in Antiquity : Definition, Transmission, Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection “Jeu, Spiel, Play”, Presses Universitaires de Liège, pp.239-266, 2021, 978-2-87562-288-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulg.25633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Introduction” (with C. Le Feuvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 1-18, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérodote, Histoires, 2-3.38 [Aiguptiakos logos. Introduction, traduction, notes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Laffont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Quartette d’Alexandrie. Hérodote, Diodore, Strabon, Chérémon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 1-145, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieroglyphica, Physiologus, Cyranides : Dénaturation ou remotivation du savoir zoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-L. Fournet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Hieroglyphica d’Horapollon de l’Égypte antique à l’Europe moderne : Histoire, fiction et réappropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ACHCByz, pp.57-173, 2021, Studia Papyrologica et Aegyptiaca Parisina (StudPap), 978-2-916716-79-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“prefazione” (with C. Franco), in Geloion mimēma. Studi sulla rappresentazione culturale della scimmia nei testi greci e greco-romani, M. Vespa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BREPOLS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, p. 9-12, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athos, le sanctuaire des livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles d’un vieux pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-169, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur un prétendu anthropomorphisme aristotélicien en zoologie. Le « modèle » humain en anatomie comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Etudes Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130 (1), pp.43-71, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambition encyclopédique ou influence du genre encyclopédique au début du XIVe siècle ? Le Memoriale historiarum de Jean de Saint-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédire. Formes de l’ambition encyclopédique dans l’Antiquité et au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 01, Brepols Publishers, 2014, 978-2503552057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Lazaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Draelants</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05511513v1</w:t>
-              </w:r>
-[...1938 lines deleted...]
-                <w:t xml:space="preserve">hal-02872410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, RursuSpicae. Transmission, réception et réécriture de textes, de l’Antiquité au Moyen Âge, 6, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15gs1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphe de connaissance outillé au service des chercheurs en histoire de la zoologie antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1-2), pp.85-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/roia.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre glossaires pour les insectes grecs , Entomologie savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du lexique et des catégories zoologiques en vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Duyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.89-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bhesv.281.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zoologia di Aristotele e la sua ricezione dall’età ellenistica e romana alle culture medievali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage des classifications naturelles. Remarques critiques sur un totem, d’Aristote à l’anthropologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (14), pp.199-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/anthropozoologica2020v55a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter ou communiquer : l’intention du singe dans la littérature gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vespa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.233-250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29569⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03449874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Parodies et pastiches antiques. Antiques pastiches and parodies, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un prétendu anthropomorphisme aristotélicien en zoologie. Le “modèle” humain en anatomie comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (1), pp.43-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/reg.2017.8439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thezoo: un thesaurus de zoologie ancienne et médiévale pour l’annotation de sources de données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pajón Leyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73, pp.321-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcisse traducteur ? Sur une joie technique à l’égard des fragments présocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Eros traducteur, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rhétorique épistémonique ? Paradoxes théoriques et pratique problématique chez Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.13-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'extension de certains noms d'animaux en grec : les zoonymes pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N.S.4, pp.71-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.3414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le critère spatial dans la classification des animaux en Grèce Ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3408,1278 +3554,1278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chriti</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">De Gruyter, 2025</w:t>
+                <w:t xml:space="preserve">hal-05078260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Aristotelian Mirabilia and Natural Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mayhew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge; Rutgers University Studies in Classical Humanities (RUSCH), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoological observation, experience and experimentation on animals. Antiquity - Middle Ages, Anthropozoologica, special issue, 59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scaccuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broseta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59(1), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoomathia: Learning About Animals in Ancient and Medieval Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vespa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Unistrasi, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of Zoological Knowledge in Late Antiquity and the Byzantine Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mayhew</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Hellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge; Rutgers University Studies in Classical Humanities (RUSCH), 2024</w:t>
+              <w:t xml:space="preserve">Wissenschaftlicher Verlag Trier, AKAN series, Einzelschriften (14), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homer as a cultural horizon , Philologia Antiqua 13, Pisa/Roma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scafoglio Giampiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">59(1), 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions of Time in Greek and Roman Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Pierre Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">De Gruyter, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110736076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phallus à deux coups ou le ‘préservatif’ du roi Minos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Edizioni Unistrasi, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archimède (2), pp.67-77, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quartette d’Alexandrie. Hérodote, Diodore, Strabon, Chérémon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Wissenschaftlicher Verlag Trier, AKAN series, Einzelschriften (14), 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1128 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversation des encyclopédistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 2021, La conversation des encyclopédistes - The Scholarly Conversation between Encyclopaedists, Isabelle Draelants; Arnaud Zucker</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeilles : une histoire intime avec l'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche-Midi; CNRS, pp.159, 2019, 978-2-7491-6224-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Pastiches and Parodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kossaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Zucker, Arnaud; Draelants, Isabelle, 2557-8839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Letters of Alciphron. A Unified Literary Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biraud Michèle &amp; Arnaud Zucker. Brill, 424, 2018, Mnemosyne Supplements</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la syntaxe, Rythmique de la langue. Hommages à Michèle Biraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.D.R.A.-De Boccard, 2017, Poétique de la syntaxe, Rythmique de la langue. Hommages à Michèle Biraud</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...623 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4689,620 +4835,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Language of Birds. From Sounds to Speech, Antiquity, Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 169 p., 2025, RursuSpicae. Transmission, réception et réécriture de textes, de l’Antiquité au Moyen Âge, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15gs7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoological observation, experience and experimentation on animals. Antiquity - Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Scaccuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (1), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholarly Entomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 278 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire chez les Grecs, le septième sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance des animaux aquatiques : Antiquité, Moyen Âge, Temps Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Draelants</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2059⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03920229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Philogelos », l'art subtil de l'autodérision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Physiologus. Manuscrits anciens et tradition médiévale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nice Antipolis - Institut de recherche et d'histoire des textes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5312,381 +5458,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Scaccuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 ( fasc. 2), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/anthropozoologica2023v58a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Second International Workshop on Semantic Web for Scientific Heritage (SW4SH 2016) co-located with the 13th Extended Semantic Web Conference (ESWC 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Draelants and Catherine Faron Zucker and Alexandre Monnin and Arnaud Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH 2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Héraklion, Greece. , 2016, Semantic Web for Scientific Heritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Zucker and Isabelle Draelants and Catherine Faron-Zucker and Alexandre Monnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SW4SH 2015 Semantic Web for Scientific Heritage 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Portorož, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEUR Workshop Proceeedings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, (ISSN) 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5696,150 +5842,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo-KG: A knowledge graph of zoological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIUCD 2023 - Associazione per l'Informatica Umanistica e la Cultura Digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sienna (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5849,699 +5995,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un graphe de connaissance à partir des annotations manuelles de textes de zoologie antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer le comportement animal au temps de l’Antiquité – induction des protocoles au regard des pratiques actuelles en éthologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal – Antiquité – Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaelle Broseta; Alessandra Scaccuto; Arnaud Zucker, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque HOMER H2020. Homère comme horizon culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Scafoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journée thématique - Restitution des projets Académie 5 - MSHS Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ego d’Elien parmi ses sources. L’expertise zoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claudius Aelianus: his Quotations - his Works - their Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Hamburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité géographique des espèces animales dans la zoologie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les variations comportementales dans le temps et l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Critiques about Ancient Texts using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop Semantic Web for Scientific Heritage (SW4SHD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, http://2015.eswc-conferences.org/, Slovenia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation et visualisation de données RDF à partir d’un corpus annoté de textes médiévaux latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Visualisation d’information, fouille visuelle de données, 26e conférence francophone sur l'Interaction Homme-Machine IHM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6688,51 +6834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mayhew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hellmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leclercq-Marx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aufr&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collognat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gompertz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trzaskoma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kowalski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Duyen Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.281.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vespa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chriti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccuto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broseta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scafoglio Giampiero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Valli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110736076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Kowalski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Broseta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scaccuto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Scafoglio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mayhew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leclercq-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collognat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gompertz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trzaskoma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kowalski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Duyen Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.281.0089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vespa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chriti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccuto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broseta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scafoglio Giampiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Valli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110736076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Kowalski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Broseta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scaccuto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2749" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Scafoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>