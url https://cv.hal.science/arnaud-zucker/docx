--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -465,178 +465,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paléfato en el Violario de Constantino Paleocappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Alganza Roldán &amp; A. Ibáñez Chacón (ed.), Mythographica graeca. Transmisión, textos y contextos, Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-188, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Familiarité intellectuelle et familiarité environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chandezon, Christophe; D'Andrea, Bruno; Gardeisen, Armelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.459-481, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wd4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12wd4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03489395v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05082132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timotheus of Gaza and the Zoological Collection of Constantine VII. Two Byzantine treatises</w:t>
               </w:r>
@@ -1206,195 +1206,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variabilité géographique des espèces dans la zoologie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 29-43, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catasterisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trzaskoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford Univ. Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Handbook of Greek and Roman Mythography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 365-381, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082457v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05082431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearchus of Soloi: Text, Translation, and Discussion</w:t>
               </w:r>
@@ -2306,248 +2306,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graphe de connaissance outillé au service des chercheurs en histoire de la zoologie antique et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1-2), pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, RursuSpicae. Transmission, réception et réécriture de textes, de l’Antiquité au Moyen Âge, 6, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15gs1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500452v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-05078267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre glossaires pour les insectes grecs , Entomologie savante</w:t>
               </w:r>
@@ -2596,243 +2596,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La zoologia di Aristotele e la sua ricezione dall’età ellenistica e romana alle culture medievali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude du lexique et des catégories zoologiques en vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Duyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.89-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bhesv.281.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245609v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-05082687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage des classifications naturelles. Remarques critiques sur un totem, d’Aristote à l’anthropologie contemporaine</w:t>
               </w:r>
@@ -3528,51 +3528,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+        <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3914,918 +3914,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homer as a cultural horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scafoglio Giampiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Serra Editore. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Zoological Knowledge in Late Antiquity and the Byzantine Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wissenschaftlicher Verlag Trier, AKAN series, Einzelschriften (14), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homer as a cultural horizon , Philologia Antiqua 13, Pisa/Roma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scafoglio Giampiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions of Time in Greek and Roman Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Pierre Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110736076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110736076⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03779338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phallus à deux coups ou le ‘préservatif’ du roi Minos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archimède (2), pp.67-77, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quartette d’Alexandrie. Hérodote, Diodore, Strabon, Chérémon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1128 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversation des encyclopédistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 2021, La conversation des encyclopédistes - The Scholarly Conversation between Encyclopaedists, Isabelle Draelants; Arnaud Zucker</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeilles : une histoire intime avec l'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche-Midi; CNRS, pp.159, 2019, 978-2-7491-6224-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Pastiches and Parodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kossaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Zucker, Arnaud; Draelants, Isabelle, 2557-8839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Letters of Alciphron. A Unified Literary Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biraud Michèle &amp; Arnaud Zucker. Brill, 424, 2018, Mnemosyne Supplements</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la syntaxe, Rythmique de la langue. Hommages à Michèle Biraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Archimède (2), pp.67-77, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.D.R.A.-De Boccard, 2017, Poétique de la syntaxe, Rythmique de la langue. Hommages à Michèle Biraud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...561 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4835,556 +4936,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Language of Birds. From Sounds to Speech, Antiquity, Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 169 p., 2025, RursuSpicae. Transmission, réception et réécriture de textes, de l’Antiquité au Moyen Âge, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15gs7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoological observation, experience and experimentation on animals. Antiquity - Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Scaccuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (1), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholarly Entomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 278 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rire chez les Grecs, le septième sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance des animaux aquatiques : Antiquité, Moyen Âge, Temps Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Philogelos », l'art subtil de l'autodérision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Physiologus. Manuscrits anciens et tradition médiévale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5404,51 +5505,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nice Antipolis - Institut de recherche et d'histoire des textes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5458,278 +5559,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Scaccuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 ( fasc. 2), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/anthropozoologica2023v58a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Second International Workshop on Semantic Web for Scientific Heritage (SW4SH 2016) co-located with the 13th Extended Semantic Web Conference (ESWC 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Draelants and Catherine Faron Zucker and Alexandre Monnin and Arnaud Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH 2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Héraklion, Greece. , 2016, Semantic Web for Scientific Heritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5738,101 +5839,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Zucker and Isabelle Draelants and Catherine Faron-Zucker and Alexandre Monnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SW4SH 2015 Semantic Web for Scientific Heritage 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Portorož, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEUR Workshop Proceeedings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, (ISSN) 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5842,150 +5943,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo-KG: A knowledge graph of zoological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIUCD 2023 - Associazione per l'Informatica Umanistica e la Cultura Digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sienna (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5995,699 +6096,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un graphe de connaissance à partir des annotations manuelles de textes de zoologie antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque HOMER H2020. Homère comme horizon culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Scafoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Journée thématique - Restitution des projets Académie 5 - MSHS Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Mar 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer le comportement animal au temps de l’Antiquité – induction des protocoles au regard des pratiques actuelles en éthologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal – Antiquité – Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaelle Broseta; Alessandra Scaccuto; Arnaud Zucker, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ego d’Elien parmi ses sources. L’expertise zoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claudius Aelianus: his Quotations - his Works - their Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité géographique des espèces animales dans la zoologie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les variations comportementales dans le temps et l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Critiques about Ancient Texts using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop Semantic Web for Scientific Heritage (SW4SHD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, http://2015.eswc-conferences.org/, Slovenia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation et visualisation de données RDF à partir d’un corpus annoté de textes médiévaux latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Visualisation d’information, fouille visuelle de données, 26e conférence francophone sur l'Interaction Homme-Machine IHM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6834,51 +6935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mayhew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leclercq-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collognat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gompertz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trzaskoma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kowalski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Duyen Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.281.0089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vespa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chriti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccuto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broseta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scafoglio Giampiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Valli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110736076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Kowalski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Broseta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scaccuto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2749" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Scafoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mayhew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leclercq-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collognat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gompertz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trzaskoma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kowalski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Duyen Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.281.0089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vespa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chriti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccuto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broseta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nagy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scafoglio Giampiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Valli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110736076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Kowalski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Broseta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scaccuto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2749" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Scafoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>