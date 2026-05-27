--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1779,173 +1779,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“prefazione” (with C. Franco), in Geloion mimēma. Studi sulla rappresentazione culturale della scimmia nei testi greci e greco-romani, M. Vespa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BREPOLS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, p. 9-12, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hieroglyphica, Physiologus, Cyranides : Dénaturation ou remotivation du savoir zoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Fournet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Hieroglyphica d’Horapollon de l’Égypte antique à l’Europe moderne : Histoire, fiction et réappropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ACHCByz, pp.57-173, 2021, Studia Papyrologica et Aegyptiaca Parisina (StudPap), 978-2-916716-79-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450131v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05082576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athos, le sanctuaire des livres</w:t>
               </w:r>
@@ -3826,334 +3826,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homer as a cultural horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scafoglio Giampiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Serra Editore. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoomathia: Learning About Animals in Ancient and Medieval Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vespa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni Unistrasi, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of Zoological Knowledge in Late Antiquity and the Byzantine Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wissenschaftlicher Verlag Trier, AKAN series, Einzelschriften (14), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homer as a cultural horizon , Philologia Antiqua 13, Pisa/Roma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...187 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scafoglio Giampiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,193 +5283,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « Philogelos », l'art subtil de l'autodérision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La connaissance des animaux aquatiques : Antiquité, Moyen Âge, Temps Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920229v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05082690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Physiologus. Manuscrits anciens et tradition médiévale.</w:t>
               </w:r>
@@ -6225,217 +6225,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observer le comportement animal au temps de l’Antiquité – induction des protocoles au regard des pratiques actuelles en éthologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal – Antiquité – Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaelle Broseta; Alessandra Scaccuto; Arnaud Zucker, Oct 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colloque HOMER H2020. Homère comme horizon culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Scafoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journée thématique - Restitution des projets Académie 5 - MSHS Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529467v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04193025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ego d’Elien parmi ses sources. L’expertise zoologique</w:t>
               </w:r>
@@ -6935,51 +6935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mayhew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leclercq-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collognat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gompertz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trzaskoma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kowalski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Duyen Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.281.0089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vespa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chriti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccuto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broseta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nagy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scafoglio Giampiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Valli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110736076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Kowalski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Broseta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scaccuto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2749" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Scafoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mayhew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leclercq-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collognat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gompertz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trzaskoma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kowalski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Duyen Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.281.0089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vespa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chriti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccuto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broseta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nagy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scafoglio Giampiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Valli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110736076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Kowalski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Broseta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scaccuto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2749" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Scafoglio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>