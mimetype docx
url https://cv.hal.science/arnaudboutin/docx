--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -649,278 +649,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early functional proprioceptive stimulation in high spinal cord injury: a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire de Crouy</w:t>
+                <w:t xml:space="preserve">Modeling Brain-Heart Interaction: A Review of Mechanistic Dynamical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vigué</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fresc.2025.1490904⟩</w:t>
+              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RBME.2025.3641959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143040v1</w:t>
+                <w:t xml:space="preserve">hal-05447543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Brain-Heart Interaction: A Review of Mechanistic Dynamical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
+                <w:t xml:space="preserve">Early functional proprioceptive stimulation in high spinal cord injury: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire de Crouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Duranteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RBME.2025.3641959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fresc.2025.1490904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05447543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal cluster-based organization of sleep spindles underlies motor memory consolidation</w:t>
               </w:r>
@@ -1034,278 +1034,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious awareness of others’ actions during observational learning does not benefit motor skill performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
+                <w:t xml:space="preserve">Sleep-related motor skill consolidation and generalizability after physical practice, motor imagery, and action observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dellu-Hagedorn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle A. Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2023.103553⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.107314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234476v1</w:t>
+                <w:t xml:space="preserve">hal-04293213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-related motor skill consolidation and generalizability after physical practice, motor imagery, and action observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Conessa</w:t>
+                <w:t xml:space="preserve">Conscious awareness of others’ actions during observational learning does not benefit motor skill performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dellu-Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+                <w:t xml:space="preserve">Mélissa Ployart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle A. Siegler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Chanraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (8), pp.107314. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.103553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2023.103553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293213v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscious awareness of motor fluidity improves performance and decreases cognitive effort in sequence learning</w:t>
               </w:r>
@@ -1415,917 +1415,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation alters motor sequence- specific distributed representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility of consolidated procedural memory to interference is independent of its active task-based retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Gabitov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Lungu</w:t>
+                <w:t xml:space="preserve">Nitzan Censor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benali</w:t>
+                <w:t xml:space="preserve">Stuart Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.e39324. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0210876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.39324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114151v1</w:t>
+                <w:t xml:space="preserve">hal-02005578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of consolidated procedural memory to interference is independent of its active task-based retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation alters motor sequence- specific distributed representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Gabitov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitzan Censor</w:t>
+                <w:t xml:space="preserve">Ovidiu Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Fogel</w:t>
+                <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0210876. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e39324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005578v1</w:t>
+                <w:t xml:space="preserve">hal-02114151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamo-Cortical White Matter Underlies Motor Memory Consolidation via Modulation of Sleep Spindles in Young and Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sleep Spindle Framework for Motor Memory Consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vien</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 402, pp.104-115. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284367v1</w:t>
+                <w:t xml:space="preserve">hal-02424109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sleep Spindle Framework for Motor Memory Consolidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thalamo-Cortical White Matter Underlies Motor Memory Consolidation via Modulation of Sleep Spindles in Young and Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 402, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond spindles: interactions between sleep spindles and boundary frequencies during cued reactivation of motor memory representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Laventure</w:t>
+                <w:t xml:space="preserve">Transient synchronization of hippocampo-striato-thalamo-cortical networks during sleep spindle oscillations induces motor memory consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Lungu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsy142⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.12.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275431v1</w:t>
+                <w:t xml:space="preserve">hal-04274900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated fMRI Preprocessing Framework Using Extended Kalman Filter for Estimation of Slice-Wise Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutin, Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2018.00268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient synchronization of hippocampo-striato-thalamo-cortical networks during sleep spindle oscillations induces motor memory consolidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+                <w:t xml:space="preserve">Beyond spindles: interactions between sleep spindles and boundary frequencies during cued reactivation of motor memory representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Laventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boré</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169, pp.419-430. </w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (9), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.12.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsy142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274900v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A safety mechanism for observational learning</w:t>
               </w:r>
@@ -2415,90 +2415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current issues related to motor sequence learning in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Gabitov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahabeddin Vahdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2913,302 +2913,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing promotes effector transfer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observational training in visual half-fields and the coding of movement sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (6), pp.1436-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834259v1</w:t>
+                <w:t xml:space="preserve">hal-00834254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational training in visual half-fields and the coding of movement sequences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing promotes effector transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin N Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (6), pp.1436-48. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141 (3), pp.400-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834254v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice makes transfer of motor skills imperfect.</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin N Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling observational and physical practice: influence on the coding of simple motor sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Sleep Research Society (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Séville, France. pp.e14291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil et apprentissage moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle A. Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4744,51 +4744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Alessio d'Inverno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gabitov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martinache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Crouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duranteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2025.1490904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2025.3641959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ployart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ioannucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Lungu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Censor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fogel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210876" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ZF0WSF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laventure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin, Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.12.066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1355-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahabeddin Vahdat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2017.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Heuer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.03.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P0MCHWT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.05.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZ58QMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T273JXRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N Salesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.09.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W5ZMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellenbuerger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Fischer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPHZ6Q8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Fries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0355-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFLFP8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.654126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.07.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9NKSFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouad Boularas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goldberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14291" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St Blanquat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bajolet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulvais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascual" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kirsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavitian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Alessio d'Inverno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gabitov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2025.3641959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martinache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Crouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duranteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2025.1490904" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ployart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ioannucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Censor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fogel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Lungu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ZF0WSF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.12.066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin, Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laventure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1355-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahabeddin Vahdat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2017.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Heuer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.03.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P0MCHWT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.05.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZ58QMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T273JXRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellenbuerger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Fischer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.06.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPHZ6Q8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N Salesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W5ZMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Fries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0355-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFLFP8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.654126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.07.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9NKSFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouad Boularas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goldberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14291" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St Blanquat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bajolet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulvais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascual" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kirsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavitian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>