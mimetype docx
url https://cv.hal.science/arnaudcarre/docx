--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,4032 +240,3898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Fourel</w:t>
+                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554928v1</w:t>
+                <w:t xml:space="preserve">hal-05361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Le Bellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Secheresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Medical Education and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05361564v1</w:t>
+                <w:t xml:space="preserve">hal-05555963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Medical Education and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05555963v1</w:t>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+                <w:t xml:space="preserve">AQoLS-Brief: Development and psychometric properties of a short version of the alcohol quality of life scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Louville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.e0321365-e0321365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+                <w:t xml:space="preserve">hal-05059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQoLS-Brief: Development and psychometric properties of a short version of the alcohol quality of life scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ADHD and alcohol: Emotional regulation efforts pay off in quality of life points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Panjo</w:t>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+                <w:t xml:space="preserve">Patrice Louville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05059147v1</w:t>
+                <w:t xml:space="preserve">hal-04902983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Climate Change to Eco-emotions: An Investigation of the Roles of the Experience of Climate Change and Individual Factors on Eco-emotions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computerized cognitive training for problem gambling: A randomized controlled trial (TRAIN-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.128467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2024.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261636v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHD and alcohol: Emotional regulation efforts pay off in quality of life points</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Climate Change to Eco-emotions: An Investigation of the Roles of the Experience of Climate Change and Individual Factors on Eco-emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.128467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04902983v1</w:t>
+                <w:t xml:space="preserve">hal-05261636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized cognitive training for problem gambling: A randomized controlled trial (TRAIN-online)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.2024.00080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04954160v1</w:t>
+                <w:t xml:space="preserve">hal-04997267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04997267v1</w:t>
+                <w:t xml:space="preserve">hal-04790590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04790590v1</w:t>
+                <w:t xml:space="preserve">hal-04888498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Metral</w:t>
+                <w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04888498v1</w:t>
+                <w:t xml:space="preserve">hal-04789133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El-Jor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1261994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04789133v1</w:t>
+                <w:t xml:space="preserve">hal-04903041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire El-Jor</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvard Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.538-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20240607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1261994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04903041v1</w:t>
+                <w:t xml:space="preserve">hal-04864294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouvard</w:t>
+                <w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20240607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04864294v1</w:t>
+                <w:t xml:space="preserve">hal-03815876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03815876v1</w:t>
+                <w:t xml:space="preserve">hal-04818978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cognitive Control and Attentional Biases Explain More of the Variance in Depressive Symptoms Than Behavioral Processes? A Path Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.809387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.809387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study protocol for an online randomised controlled trial among non-treatment seeking problem gamblers: training inhibition in online problem gambling (TRAIN-online) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lestrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.e051641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04818978v1</w:t>
+                <w:t xml:space="preserve">hal-03463599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for an online randomised controlled trial among non-treatment seeking problem gamblers: training inhibition in online problem gambling (TRAIN-online) trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Lestrat</w:t>
+                <w:t xml:space="preserve">Fear of COVID‐19 Scale (FCV‐19S) across countries: Measurement invariance issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung‐ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen‐li Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aparecido da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunier Broche‐pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nursing Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.1892-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nop2.855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463599v1</w:t>
+                <w:t xml:space="preserve">hal-03177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear of COVID‐19 Scale (FCV‐19S) across countries: Measurement invariance issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamboy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nop2.855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177101v1</w:t>
+                <w:t xml:space="preserve">hal-03177104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Version of the Fear of COVID-19 Scale and Its Associations with Depression, Anxiety, and Differential Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Mailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lamboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.2057-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11469-021-00499-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177104v1</w:t>
+                <w:t xml:space="preserve">hal-03407408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Fear of COVID-19 Scale and Its Associations with Depression, Anxiety, and Differential Emotions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Griffiths</w:t>
+                <w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11469-021-00499-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03407408v1</w:t>
+                <w:t xml:space="preserve">hal-03427093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The psycho-affective roots of obesity: Results from a french study in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Solène Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12102962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427093v1</w:t>
+                <w:t xml:space="preserve">hal-02984266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psycho-affective roots of obesity: Results from a french study in the general population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cognitive training: A new avenue in gambling disorder management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.227-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12102962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02984266v1</w:t>
+                <w:t xml:space="preserve">hal-01995584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive training: A new avenue in gambling disorder management?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The real-life effectiveness of psychosocial therapies on social autonomy in schizophrenia patients: Results from a nationwide cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01995584v1</w:t>
+                <w:t xml:space="preserve">hal-01954070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real-life effectiveness of psychosocial therapies on social autonomy in schizophrenia patients: Results from a nationwide cohort study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.10.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954070v1</w:t>
+                <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk factors for substances use and misuse among young people in France: what can we learn from the Substance Use Risk Profile Scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02781720v1</w:t>
+                <w:t xml:space="preserve">hal-01303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for substances use and misuse among young people in France: what can we learn from the Substance Use Risk Profile Scale?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vanier</w:t>
+                <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solène Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.3351-3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-015-2498-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.03.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303676v1</w:t>
+                <w:t xml:space="preserve">hal-01954005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Solène Maria</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-015-2498-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954005v1</w:t>
+                <w:t xml:space="preserve">hal-01954004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrina Al Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954004v1</w:t>
+                <w:t xml:space="preserve">hal-01889470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889470v1</w:t>
+                <w:t xml:space="preserve">hal-01954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...145 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (5), pp.609-615. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4275,1799 +4141,1799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control training in problem gambling: an online randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions (ISSBA), Jul 2024, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se ré-entrainer pour aider à se retenir de consommer ? » : à propos d’un essai sur le contrôle inhibiteur dans le Trouble lié à l’Usage de l’Alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Beaufils</w:t>
+                <w:t xml:space="preserve">V Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Ewert</w:t>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français de Psychiatrie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès Français de Psychiatrie, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Interlaboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">De la pratique clinique à l'intervention publique: quel rôle pour les sciences psychologiques face aux nouvelles émotions du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Santa Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Entremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825709v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pratique clinique à l'intervention publique: quel rôle pour les sciences psychologiques face aux nouvelles émotions du changement climatique ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Entremont</w:t>
+                <w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909583v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention sur la sensibilisation et prévention en santé mentale : le développement des Premiers Secours en Santé Mentale à l’international et en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Pratiques et Statistiques Intégrées et Comparées sur le Handicap et le Handicap Psychique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet INTERREG France-Belgique, Reims (France), Sep 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Cognitive Training in Problem Gamblers: Assessing and Retraining with no Face-to-Face.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Madrid (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention psychologique fondée et probantes en alcoologie - Promotion de la santé et prévention en alcoologie : apports des recherches internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie, addictologie : nouvelles pratiques, nouveaux acteurs, nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de la Société Française d’Alcoologie, Mar 2020, Ministère de la santé, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses de la remédiation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Santiago</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ruben Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes pratiques de recherche en psychopathologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e édition des conférences du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6077,474 +5943,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Terrien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6554,383 +6420,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles dissociatifs et dissociation chronique : les liens avec les symptômes psychotiques et le traumatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trouble Stress Post-Traumatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782340089976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782100821488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pleine conscience pour la prévention et la prise en charge des troubles des conduites alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à la pleine conscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6940,131 +6806,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7211,51 +7077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Louville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lackner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Graton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.128467" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.12.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2024.00080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787160v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.809387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Santiago" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lestrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051641" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;ying Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;li Hou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mamun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aparecido da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunier Broche&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nop2.855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03407408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-021-00499-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102962" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.10.048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spilka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.03.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Beaufils" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ewert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Santa Marina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Entremont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Louville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2024.00080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lackner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Graton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.128467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.809387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Santiago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lestrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;ying Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;li Hou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mamun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aparecido da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunier Broche&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nop2.855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03407408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-021-00499-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102962" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.10.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.10.048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Beaufils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ewert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Santa Marina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Entremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>