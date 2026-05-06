--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -72,4066 +72,4304 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Arman Le Bellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Fourel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Secheresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+              <w:t xml:space="preserve">Advances in Medical Education and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05555963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carré</w:t>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361564v1</w:t>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman Le Bellour</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Medical Education and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555963v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When climate worry turns into climate anxiety: The psychological toll of acting and avoiding in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Graton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-026-10207-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQoLS-Brief: Development and psychometric properties of a short version of the alcohol quality of life scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Luquiens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
+                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321365⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059147v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHD and alcohol: Emotional regulation efforts pay off in quality of life points</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Louville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.12.012⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902983v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized cognitive training for problem gambling: A randomized controlled trial (TRAIN-online)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">AQoLS-Brief: Development and psychometric properties of a short version of the alcohol quality of life scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Louville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Benyamina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.2024.00080⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.e0321365-e0321365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954160v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Climate Change to Eco-emotions: An Investigation of the Roles of the Experience of Climate Change and Individual Factors on Eco-emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lackner</w:t>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Graton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/collabra.128467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261636v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Climate Change to Eco-emotions: An Investigation of the Roles of the Experience of Climate Change and Individual Factors on Eco-emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.128467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997267v1</w:t>
+                <w:t xml:space="preserve">hal-05261636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ADHD and alcohol: Emotional regulation efforts pay off in quality of life points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Louville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790590v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computerized cognitive training for problem gambling: A randomized controlled trial (TRAIN-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fiorentino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2024.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888498v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789133v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1261994⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903041v1</w:t>
+                <w:t xml:space="preserve">hal-04790590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20240607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864294v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El-Jor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1261994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815876v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvard Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.538-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20240607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818978v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Cognitive Control and Attentional Biases Explain More of the Variance in Depressive Symptoms Than Behavioral Processes? A Path Analysis Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blairy</w:t>
+                <w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.809387⟩</w:t>
+              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787160v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for an online randomised controlled trial among non-treatment seeking problem gamblers: training inhibition in online problem gambling (TRAIN-online) trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Cognitive Control and Attentional Biases Explain More of the Variance in Depressive Symptoms Than Behavioral Processes? A Path Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Santiago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">Jessica Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Miranda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Blairy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051641⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.809387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.809387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463599v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear of COVID‐19 Scale (FCV‐19S) across countries: Measurement invariance issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nop2.855⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177101v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lamboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177104v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Fear of COVID-19 Scale and Its Associations with Depression, Anxiety, and Differential Emotions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fear of COVID‐19 Scale (FCV‐19S) across countries: Measurement invariance issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung‐ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen‐li Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aparecido da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunier Broche‐pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11469-021-00499-x⟩</w:t>
+              <w:t xml:space="preserve">Nursing Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.1892-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nop2.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407408v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study protocol for an online randomised controlled trial among non-treatment seeking problem gamblers: training inhibition in online problem gambling (TRAIN-online) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lestrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.e051641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427093v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psycho-affective roots of obesity: Results from a french study in the general population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12102962⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984266v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive training: A new avenue in gambling disorder management?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Version of the Fear of COVID-19 Scale and Its Associations with Depression, Anxiety, and Differential Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Mailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.10.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.2057-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11469-021-00499-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995584v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real-life effectiveness of psychosocial therapies on social autonomy in schizophrenia patients: Results from a nationwide cohort study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The psycho-affective roots of obesity: Results from a french study in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Solène Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Ali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.10.048⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12102962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954070v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cognitive training: A new avenue in gambling disorder management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.227-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781720v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for substances use and misuse among young people in France: what can we learn from the Substance Use Risk Profile Scale?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vanier</w:t>
+                <w:t xml:space="preserve">The real-life effectiveness of psychosocial therapies on social autonomy in schizophrenia patients: Results from a nationwide cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303676v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Solène Maria</w:t>
+                <w:t xml:space="preserve">Risk factors for substances use and misuse among young people in France: what can we learn from the Substance Use Risk Profile Scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-015-2498-2⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954005v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954004v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solène Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.3351-3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-015-2498-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889470v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954000v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrina Al Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Billieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Ceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (5), pp.609-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4141,2276 +4379,2276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control training in problem gambling: an online randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions (ISSBA), Jul 2024, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se ré-entrainer pour aider à se retenir de consommer ? » : à propos d’un essai sur le contrôle inhibiteur dans le Trouble lié à l’Usage de l’Alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français de Psychiatrie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès Français de Psychiatrie, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interlaboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820541v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Interlaboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040319v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pratique clinique à l'intervention publique: quel rôle pour les sciences psychologiques face aux nouvelles émotions du changement climatique ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intervention sur la sensibilisation et prévention en santé mentale : le développement des Premiers Secours en Santé Mentale à l’international et en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Pratiques et Statistiques Intégrées et Comparées sur le Handicap et le Handicap Psychique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet INTERREG France-Belgique, Reims (France), Sep 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909583v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">De la pratique clinique à l'intervention publique: quel rôle pour les sciences psychologiques face aux nouvelles émotions du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Santa Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Entremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825709v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825713v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820533v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832501v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832497v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention sur la sensibilisation et prévention en santé mentale : le développement des Premiers Secours en Santé Mentale à l’international et en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Pratiques et Statistiques Intégrées et Comparées sur le Handicap et le Handicap Psychique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet INTERREG France-Belgique, Reims (France), Sep 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903191v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Cognitive Training in Problem Gamblers: Assessing and Retraining with no Face-to-Face.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Madrid (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention psychologique fondée et probantes en alcoologie - Promotion de la santé et prévention en alcoologie : apports des recherches internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie, addictologie : nouvelles pratiques, nouveaux acteurs, nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de la Société Française d’Alcoologie, Mar 2020, Ministère de la santé, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses de la remédiation cognitive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903253v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes pratiques de recherche en psychopathologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e édition des conférences du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les promesses de la remédiation cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832509v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6420,383 +6658,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles dissociatifs et dissociation chronique : les liens avec les symptômes psychotiques et le traumatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trouble Stress Post-Traumatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782340089976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782100821488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pleine conscience pour la prévention et la prise en charge des troubles des conduites alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à la pleine conscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6806,131 +7044,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7077,51 +7315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Louville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2024.00080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lackner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Graton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.128467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.809387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Santiago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lestrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;ying Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;li Hou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mamun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aparecido da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunier Broche&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nop2.855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03407408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-021-00499-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102962" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.10.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.10.048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Beaufils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ewert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Santa Marina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Entremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lackner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Graton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10207-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Louville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.128467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.12.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2024.00080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.809387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;ying Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;li Hou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mamun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aparecido da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunier Broche&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nop2.855" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Santiago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lestrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051641" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03407408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-021-00499-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102962" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.10.048" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spilka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.03.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Beaufils" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ewert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Santa Marina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Entremont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>