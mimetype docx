--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -106,1680 +106,1680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman Le Bellour</w:t>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annique Smeding</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Secheresse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Medical Education and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555963v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">When climate worry turns into climate anxiety: The psychological toll of acting and avoiding in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Zoé Lackner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Graton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-026-10207-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05593937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Serres</w:t>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bouyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Fourel</w:t>
+                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05601329v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When climate worry turns into climate anxiety: The psychological toll of acting and avoiding in the face of climate change</w:t>
+                <w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lackner</w:t>
+                <w:t xml:space="preserve">Arman Le Bellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carré</w:t>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Graton</w:t>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11031-026-10207-8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Medical Education and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593937v1</w:t>
+                <w:t xml:space="preserve">hal-05555963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361564v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t>
+                <w:t xml:space="preserve">AQoLS-Brief: Development and psychometric properties of a short version of the alcohol quality of life scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bakchich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Louville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.e0321365-e0321365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997267v1</w:t>
+                <w:t xml:space="preserve">hal-05059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQoLS-Brief: Development and psychometric properties of a short version of the alcohol quality of life scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Louville</w:t>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321365⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059147v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kosinski</w:t>
+                <w:t xml:space="preserve">ADHD and alcohol: Emotional regulation efforts pay off in quality of life points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Louville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.463-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Climate Change to Eco-emotions: An Investigation of the Roles of the Experience of Climate Change and Individual Factors on Eco-emotions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Computerized cognitive training for problem gambling: A randomized controlled trial (TRAIN-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.128467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2024.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261636v1</w:t>
+                <w:t xml:space="preserve">hal-04954160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHD and alcohol: Emotional regulation efforts pay off in quality of life points</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Climate Change to Eco-emotions: An Investigation of the Roles of the Experience of Climate Change and Individual Factors on Eco-emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.128467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04902983v1</w:t>
+                <w:t xml:space="preserve">hal-05261636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized cognitive training for problem gambling: A randomized controlled trial (TRAIN-online)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.445-456. </w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.2024.00080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954160v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fiorentino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Metral</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888498v1</w:t>
+                <w:t xml:space="preserve">hal-04790590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bakchich</w:t>
+                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele Claes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790590v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1826,51 +1826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,77 +2094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2224,51 +2224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,90 +2315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2426,633 +2426,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study protocol for an online randomised controlled trial among non-treatment seeking problem gamblers: training inhibition in online problem gambling (TRAIN-online) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lestrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.e051641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427093v1</w:t>
+                <w:t xml:space="preserve">hal-03463599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear of COVID‐19 Scale (FCV‐19S) across countries: Measurement invariance issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung‐ying Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen‐li Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mamun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aparecido da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunier Broche‐pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.1892-1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nop2.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for an online randomised controlled trial among non-treatment seeking problem gamblers: training inhibition in online problem gambling (TRAIN-online) trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamboy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051641⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463599v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Version of the Fear of COVID-19 Scale and Its Associations with Depression, Anxiety, and Differential Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Mailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lamboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.2057-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11469-021-00499-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177104v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Fear of COVID-19 Scale and Its Associations with Depression, Anxiety, and Differential Emotions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.2057-2071. </w:t>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11469-021-00499-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407408v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psycho-affective roots of obesity: Results from a french study in the general population</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Fatseas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Solène Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3168,90 +3168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive training: A new avenue in gambling disorder management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3311,51 +3311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The real-life effectiveness of psychosocial therapies on social autonomy in schizophrenia patients: Results from a nationwide cohort study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Orri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,308 +3426,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for substances use and misuse among young people in France: what can we learn from the Substance Use Risk Profile Scale?</w:t>
+                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ali</w:t>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carré</w:t>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hassler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303676v1</w:t>
+                <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for substances use and misuse among young people in France: what can we learn from the Substance Use Risk Profile Scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Bensalah</w:t>
+                <w:t xml:space="preserve">C. Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">S. Spilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781720v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,77 +3817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,90 +3964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrina Al Aïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4081,103 +4081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
@@ -4254,51 +4254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Ceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,90 +4393,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control training in problem gambling: an online randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions (ISSBA), Jul 2024, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se ré-entrainer pour aider à se retenir de consommer ? » : à propos d’un essai sur le contrôle inhibiteur dans le Trouble lié à l’Usage de l’Alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,77 +4626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4715,968 +4715,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Interlaboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040319v1</w:t>
+                <w:t xml:space="preserve">hal-04820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interlaboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820541v1</w:t>
+                <w:t xml:space="preserve">hal-05040319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention sur la sensibilisation et prévention en santé mentale : le développement des Premiers Secours en Santé Mentale à l’international et en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la pratique clinique à l'intervention publique: quel rôle pour les sciences psychologiques face aux nouvelles émotions du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Santa Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Entremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Pratiques et Statistiques Intégrées et Comparées sur le Handicap et le Handicap Psychique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet INTERREG France-Belgique, Reims (France), Sep 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903191v1</w:t>
+                <w:t xml:space="preserve">hal-03909583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pratique clinique à l'intervention publique: quel rôle pour les sciences psychologiques face aux nouvelles émotions du changement climatique ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909583v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825709v1</w:t>
+                <w:t xml:space="preserve">hal-04825713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825713v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820533v1</w:t>
+                <w:t xml:space="preserve">hal-04832501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t>
+              <w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832501v1</w:t>
+                <w:t xml:space="preserve">hal-04832497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intervention sur la sensibilisation et prévention en santé mentale : le développement des Premiers Secours en Santé Mentale à l’international et en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Pratiques et Statistiques Intégrées et Comparées sur le Handicap et le Handicap Psychique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet INTERREG France-Belgique, Reims (France), Sep 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832497v1</w:t>
+                <w:t xml:space="preserve">hal-04903191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Cognitive Training in Problem Gamblers: Assessing and Retraining with no Face-to-Face.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Madrid (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention psychologique fondée et probantes en alcoologie - Promotion de la santé et prévention en alcoologie : apports des recherches internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie, addictologie : nouvelles pratiques, nouveaux acteurs, nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de la Société Française d’Alcoologie, Mar 2020, Ministère de la santé, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5764,165 +5764,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les promesses de la remédiation cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832505v1</w:t>
+                <w:t xml:space="preserve">hal-04903253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes pratiques de recherche en psychopathologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e édition des conférences du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,243 +5967,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses de la remédiation cognitive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903253v1</w:t>
+                <w:t xml:space="preserve">hal-04832509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832509v1</w:t>
+                <w:t xml:space="preserve">hal-04832505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6195,90 +6195,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6303,90 +6303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6411,90 +6411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bakchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6558,64 +6558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6672,64 +6672,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles dissociatifs et dissociation chronique : les liens avec les symptômes psychotiques et le traumatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trouble Stress Post-Traumatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782340089976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,51 +6754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782100821488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,77 +6823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à la pleine conscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7058,77 +7058,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7315,51 +7315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lackner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Graton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10207-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Louville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.128467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.12.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2024.00080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.809387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;ying Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;li Hou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mamun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aparecido da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunier Broche&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nop2.855" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Santiago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lestrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051641" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03407408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-021-00499-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102962" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.10.048" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spilka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.03.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Beaufils" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ewert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Santa Marina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Entremont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lackner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Graton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10207-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Louville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321365" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.12.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2024.00080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.128467" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.809387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lestrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051641" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;ying Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;li Hou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mamun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aparecido da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunier Broche&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nop2.855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03407408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-021-00499-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102962" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.10.048" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spilka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.03.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Beaufils" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ewert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Santa Marina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Entremont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>