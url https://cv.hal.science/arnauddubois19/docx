--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier : Concevoir et organiser un stage de Pédagogie Institutionnelle. Un exemple : « Pratiquer la pédagogie institutionnelle dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">[Atelier] Concevoir et organiser un stage de Pédagogie Institutionnelle. Un exemple : &amp;quot;Pratiquer la pédagogie institutionnelle dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Colay</w:t>
@@ -179,55 +179,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie et psychothérapie institutionnelles. Soigner, éduquer, accompagner aujourd’hui : dynamiques d’institutionnalisation et de désinstitutionnalisation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2025, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Colloqque : Pédagogie et psychothérapie institutionnelles - Soigner, éduquer, accompagner aujourd’hui : dynamiques d’institutionnalisation et de désinstitutionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Nov 2025, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -257,95 +257,95 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filiations, affiliation dans les recherches cliniques : parcours de chercheurs. Introduction</w:t>
+                <w:t xml:space="preserve">Introduction. Table 1 - Filiations, affiliation dans les recherches cliniques : parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L.-M. Bossard, C. Le Roy &amp; P. Geffard. (coord.). </w:t>
+              <w:t xml:space="preserve">Louis-Marie Bossard; Patrick Geffard; Caroline Le Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et formation : filiations et affiliations à l’épreuve de l’incertitude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, A paraître, Savoir &amp; Formation</w:t>
+              <w:t xml:space="preserve">Éducation et formation. Filiations et affiliations à l’épreuve de l’incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.13-18, 2024, (Savoir &amp; Formation), 978-2-336-47775-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1297,774 +1297,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Oury, les groupes de la classe coopérative et l'approche psychanalytique (1955-1958)</w:t>
+                <w:t xml:space="preserve">Entretien avec Catherine Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898278v1</w:t>
+                <w:t xml:space="preserve">hal-02979952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Geffard</w:t>
+                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.5--8</w:t>
+              <w:t xml:space="preserve">, 2015, Clinique et écriture (10), pp.141--155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410962v1</w:t>
+                <w:t xml:space="preserve">hal-01410937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernand Oury, les groupes de la classe coopérative et l'approche psychanalytique (1955-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Clinique et écriture (10), pp.141--155</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410937v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « groupe monographique » : un dispositif de formation pour enseignants débutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13, pp.77-98</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.5--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979953v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « groupe monographique » : un dispositif de formation pour enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 13, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898294v1</w:t>
+                <w:t xml:space="preserve">hal-02979953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Catherine Pochet</w:t>
+                <w:t xml:space="preserve">Le « groupe monographique » : un dispositif de formation pour enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.108-115</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979952v1</w:t>
+                <w:t xml:space="preserve">hal-01898294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chiantaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 10 (2), pp.5-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565077v1</w:t>
+                <w:t xml:space="preserve">hal-04043765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10, pp.141-155</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, N° 10 (2), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.010.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979479v1</w:t>
+                <w:t xml:space="preserve">hal-03565077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043765v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants débutants et remaniement identitaires</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chiantaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Colay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04553384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04172627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.259.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kattar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.027.0115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04145546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mej Hilbold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.026.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8653400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Puget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.018.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sambe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiantaretto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.duboi.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lecomte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jospin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Colay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04553384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04172627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.259.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kattar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.027.0115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04145546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mej Hilbold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.026.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8653400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Puget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.018.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sambe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiantaretto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.duboi.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lecomte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jospin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>