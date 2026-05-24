--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1379,286 +1379,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernand Oury, les groupes de la classe coopérative et l'approche psychanalytique (1955-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Clinique et écriture (10), pp.141--155</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410937v1</w:t>
+                <w:t xml:space="preserve">hal-01898278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Oury, les groupes de la classe coopérative et l'approche psychanalytique (1955-1958)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Geffard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.5--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898278v1</w:t>
+                <w:t xml:space="preserve">hal-01410962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Geffard</w:t>
+                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.5--8</w:t>
+              <w:t xml:space="preserve">, 2015, Clinique et écriture (10), pp.141--155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410962v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « groupe monographique » : un dispositif de formation pour enseignants débutants</w:t>
               </w:r>
@@ -1776,463 +1776,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, N° 10 (2), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.010.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043765v1</w:t>
+                <w:t xml:space="preserve">hal-03565077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 10 (2), pp.5-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 10, pp.141-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565077v1</w:t>
+                <w:t xml:space="preserve">hal-02979479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chiantaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10, pp.141-155</w:t>
+              <w:t xml:space="preserve">, 2013, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979479v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignants débutants et remaniement identitaires</w:t>
+                <w:t xml:space="preserve">Recension du livre, Peut mieux faire. Mon enfance vue par l’Éducation nationale, de Jean-Baptiste Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliopsy</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980638v1</w:t>
+                <w:t xml:space="preserve">hal-02980637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension du livre, Peut mieux faire. Mon enfance vue par l’Éducation nationale, de Jean-Baptiste Alméras</w:t>
+                <w:t xml:space="preserve">Enseignants débutants et remaniement identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+              <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980637v1</w:t>
+                <w:t xml:space="preserve">hal-02980638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean-François Chiantaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chiantaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Colay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04553384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04172627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.259.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kattar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.027.0115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04145546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mej Hilbold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.026.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8653400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Puget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.018.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sambe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiantaretto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.duboi.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lecomte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jospin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Colay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04553384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04172627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.259.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kattar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.027.0115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04145546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mej Hilbold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.026.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8653400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Puget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.018.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sambe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiantaretto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.010.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.duboi.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lecomte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jospin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>