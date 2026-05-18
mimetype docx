--- v0 (2026-04-16)
+++ v1 (2026-05-18)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">arnaudgaillard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0005-0290-0955</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,873 +152,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05241206v1</w:t>
+                <w:t xml:space="preserve">hal-05445770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05445770v1</w:t>
+                <w:t xml:space="preserve">hal-05241206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissan-Lez-Ensérune (34). Oppidum d'Ensérune - projet de bâtiment d'accueil, Rapport Final d'Opération de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mantenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Despratx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACTER archéologie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cortal d'en Quircq au Boulou (Pyrénées-Orientales). Une portion d’une occupation structurée du Néolithique moyen II. RFO fouille préventive ACTER, Montpellier/Toulouse, SRA Occitanie, 401 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Occitanie; ACTER. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation Nord-Ouest (RD 118-RD 623), 1ère tranche, Couteille-Téralbe à Limoux (Aude), RFO fouille préventive ACTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA occitanie. 2019, pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Balestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1007,399 +1028,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Plots de Berriac au Golf d'Auriac. Relecture d'un ensemble mobilier de la fin du 5e millénaire dans le bassin de l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEP, pp.111-132, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice inédit du Vérazien : Couteille-Terralbe à Limoux (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Olivia Doumerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Véraza et le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.357-374, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1409,577 +1430,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépie (Aude) : Un habitat et une nécropole du chasséen ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AAPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations chasséennes en bord de Lez : résultats préliminaires des fouilles de la ZAC Port Marianne République à Montpellier (34)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La moyenne vallée du Tech durant le Néolithique moyen : Import-export et circuit court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Départementale d'Archéologie de l'Hérault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence AAPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906781v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La moyenne vallée du Tech durant le Néolithique moyen : Import-export et circuit court</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Des occupations chasséennes en bord de Lez : résultats préliminaires des fouilles de la ZAC Port Marianne République à Montpellier (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AAPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Rencontre Départementale d'Archéologie de l'Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915907v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur le Néolithique moyen entre moyenne vallée de l'Aude et la plaine du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique du laboratoire CSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Néolithique moyen dans le Sud-Ouest de la France. Essai de sériation à partir des styles céramiques du 5e millénaire av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre deux mers et actualités de la recherche, 12ème Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart, Sep 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02058632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’Auriac-Golf à Carcassonne (Aude) : une aire d’ensilage du Chasséen ancien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASCÓ (J.), GUTHERZ (X.) &amp; de LABRIFFE (P.-A.) dir., 2003. Temps et espaces culturels du 6e au 2e millénaire en France du Sud. Actualité de la recherche. Rencontres Méridionales de Préhistoire Récente, actes de la quatrième session, Nîmes (Gard), 28 et 29 octobre 2000. Monographie d’Archéologie Méditerranéenne, n° 15, éd. Association pour le Développement de l’Archéologie en Languedoc-Roussillon, Lattes, pp. 393-396.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des outillages osseux chasséens du sud-ouest de la France : les exemples de Villeneuve-Tolosane et d’Auriac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEDUC (M.), VALDEYRON (N.) et VAQUER (J.) dir., 2000. Sociétés et espaces. Actualité de la recherche. Rencontres Méridionales de Préhistoire Récente, actes de la troisième session, Toulouse (Haute-Garonne), 6 et 7 novembre 1998. Éd. Archives d’Écologie Préhistorique, Toulouse, 273-279</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1989,111 +2010,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dame de Port-Marianne (Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème RMPR : Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la recherche (Narbonne, 18-21 octobre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2103,575 +2124,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de La Grangette à Vinassan (Aude). Évolution d’un établissement rural précoce près de Narbonne, du IIe s. av. au Ier s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (1), pp.231-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.2019.1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention archéologique de 2004 dans les galeries nord et est du cloître de l’abbaye de Caunes-Minervois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats concernant le site des Jardins de Saint-Benoît (Saint-Laurent-de-la-Cabrerisse, Aude), pôle religieux et funéraire des Corbières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.57 - 67. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2010.1956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130399v1</w:t>
+                <w:t xml:space="preserve">hal-03130452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats concernant le site des Jardins de Saint-Benoît (Saint-Laurent-de-la-Cabrerisse, Aude), pôle religieux et funéraire des Corbières.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interventions archéologiques dans les murs de l’abbaye bénédictine de Caunes-Minervois. Église et cloître méridional (1984-1991) : premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Supplément 6 (1), pp.37 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2010.1955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130452v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions archéologiques dans les murs de l’abbaye bénédictine de Caunes-Minervois. Église et cloître méridional (1984-1991) : premier bilan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’intervention archéologique de 2004 dans les galeries nord et est du cloître de l’abbaye de Caunes-Minervois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Supplément 6 (1), pp.37 - 55. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 6, pp.57 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2010.1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2010.1955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03738386v1</w:t>
+                <w:t xml:space="preserve">hal-03130399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-les-Béziers (Hérault). Les Clapiès – Lotissement Les Balcons du Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2739,51 +2760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1768721"/>
+    <w:nsid w:val="C6C7E147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2970,51 +2991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudgaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Olivia Doumerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Galy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1993" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1956" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1955" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudgaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0290-0955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Olivia Doumerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Galy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1956" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>