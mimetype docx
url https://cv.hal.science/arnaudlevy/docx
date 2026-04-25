--- v0 (2026-04-03)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Levy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences associé, Institut Universitaire de Technologie Bordeaux Montaigne et cofondateur de la coopérative noesya</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaudlevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0105-7271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À la croisée de l'éthique, du code & de l'esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofondateur de la coopérative noesya, qui développe des communs numériques. Entrepreneur depuis 2003. Maître de conférences associé en design et technologie de l'information, expert en innovation pédagogique (classe inversée, tech for good, pédagogie par projet et approche par compétences). Développeur depuis 1999 (hier PHP, ActionScript et Objective-C ; aujourd'hui Ruby on Rails et Javascript).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation et accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Digital Natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de Technologie Bordeaux Montaigne, Mar 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques et transition socio-écologique : réflexion collective à partir de quelques enquêtes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Broca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aube Richebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Shulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative low-tech aux blockchains : l'exemple des diplômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unblocked &amp; Unchained Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Laboratoire d’Intelligence Artificielle et Sémantique des Données (LIASD); Centre GÉODE (Géopolitique de la Datasphère), Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques et intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Shulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Cifre, « Ma Recherche j’en parle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles alternatives pour un numérique désirable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Wellhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle juste place du numérique dans nos sociétés actuelles, et à venir, sous l’angle de l’éthique de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres, du sens et des leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique culturel, numérique responsable : penser et conduire une transformation située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs au service d'un numérique plus éthique et soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Anglès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Shulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France. pp.532-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Sane Island in an Ocean of Madness”: A Case of Alternative Organisational Ethics Through Post-Growth Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Robra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pazaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-024-05921-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université, pédagogie, innovation : cherchez l'intrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dulaurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université, pédagogie, innovation : cherchez l'intrus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dulaurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle juste place du numérique dans nos sociétés actuelles et à venir, sous l’angle de l’éthique de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2-3), 2025, Interfaces numériques, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Levy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences associé, Institut Universitaire de Technologie Bordeaux Montaigne et cofondateur de la coopérative noesya</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaudlevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0105-7271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À la croisée de l'éthique, du code & de l'esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofondateur de la coopérative noesya, qui développe des communs numériques. Entrepreneur depuis 2003. Maître de conférences associé en design et technologie de l'information, expert en innovation pédagogique (classe inversée, tech for good, pédagogie par projet et approche par compétences). Développeur depuis 1999 (hier PHP, ActionScript et Objective-C ; aujourd'hui Ruby on Rails et Javascript).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec du numérique éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau, 2025, 9782385192020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Sane Island in an Ocean of Madness”: A Case of Alternative Organisational Ethics Through Post-Growth Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Robra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pazaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-024-05921-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université, pédagogie, innovation : cherchez l'intrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dulaurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université, pédagogie, innovation : cherchez l'intrus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dulaurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation et accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Digital Natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de Technologie Bordeaux Montaigne, Mar 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques et transition socio-écologique : réflexion collective à partir de quelques enquêtes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Broca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aube Richebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Shulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative low-tech aux blockchains : l'exemple des diplômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unblocked &amp; Unchained Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Laboratoire d’Intelligence Artificielle et Sémantique des Données (LIASD); Centre GÉODE (Géopolitique de la Datasphère), Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques et intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Shulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Cifre, « Ma Recherche j’en parle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles alternatives pour un numérique désirable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Wellhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle juste place du numérique dans nos sociétés actuelles, et à venir, sous l’angle de l’éthique de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres, du sens et des leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique culturel, numérique responsable : penser et conduire une transformation située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs au service d'un numérique plus éthique et soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Anglès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Shulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France. pp.532-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle juste place du numérique dans nos sociétés actuelles et à venir, sous l’angle de l’éthique de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2-3), 2025, Interfaces numériques, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7D42CF7"/>
+    <w:nsid w:val="BC419119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudlevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-7271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Richebourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wellhoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Robra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pazaitis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05921-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dulaurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudlevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-7271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Robra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pazaitis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05921-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dulaurans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Richebourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wellhoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5545" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>