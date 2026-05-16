--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC419119"/>
+    <w:nsid w:val="13E814E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>