--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -459,782 +459,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cité et le nombre. Clisthène d’Athènes, l’arithmétique et l’avènement de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Ismard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206, 2024, 978-2-251-45639-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’humain et le végétal. Processus et formes de vie partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.232, 2024, Sciences : concepts et problèmes, 978-2-38549-105-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12w32⟩</w:t>
+                <w:t xml:space="preserve">halshs-04848395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le schème et le diagramme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172, 2024, 978-2-84867-994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.54961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps des pandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'écologie. Pour un parlement des savoirs, 979-10-358-2391-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies végétales dans la connaissance de la vie de l’Antiquité à l’Âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276, 2023, Sciences : concepts et problèmes, 978-2-84867-974-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.51621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éléates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.XXXII + 244, 2022, 978-2-251-45258-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier de l’atelier Clisthène, V. Circulation et transfert de modèles de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fartzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48 (2), pp.11-115, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies et modèles végétaux dans la connaissance de la vie dans l’antiquité et l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969217v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferri</w:t>
+                <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.172, 2024, 978-2-84867-994-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.54961⟩</w:t>
+              <w:t xml:space="preserve">, pp.276, 2022, Sciences : concepts et problèmes, Arnaud Macé, 978-2-84867-974-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.51621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05158863v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04884013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion / Platon ; esquisse sur la tradition textuelle du dialogue, texte critique et notes textuelles par Lorenzo Ferroni ; introduction, traduction et commentaire par Arnaud Macé</w:t>
               </w:r>
@@ -1691,77 +1691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. Cahiers de l’atelier Clisthène, V - Circulation et modèles de pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48/2 (2), pp.11-115, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1795,174 +1795,174 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de l'Atelier Clisthène IV : Itinéraires de sagesses, dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Fartzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 (2), pp.11-147, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.472.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier de l’Atelier Clisthène, III : Philosophie hors les murs (Partie 2) dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...69 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé, Michel Fartzoff, Karin Mackowiak. Apr 2018, Besançon, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46/2 (2), pp.15-146, 2020, </w:t>
@@ -2000,77 +2000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers de l'Atelier Clisthène, II: Carrefours de l'Histoire dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé, Karin Mackowiak, Michel Fartzoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Clisthène/Cleisthenes Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Besançon, </w:t>
@@ -2110,77 +2110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de l’Atelier Clisthène I : La philosophie hors les murs&amp;quot; (partie 1), dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé, Michel Fartzoff, Karin Mackowiak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Clisthène/ Cleisthenes Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Besançon, France. </w:t>
@@ -2866,77 +2866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au cahier de l'atelier Clisthène, 4 : itinéraires de sagesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47/2 (2), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,77 +2961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » au Cahier de l’Atelier Clisthène, III : Philosophie hors les murs (Partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46/2 (2), pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3372,64 +3372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au cahier de l’atelier Clisthène, 2 - Carrefours de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3554,64 +3554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au cahier Clisthène I: la philosophie hors les murs (Partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4630,182 +4630,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04765558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie était-elle fille de la cité antique ? Socrate, l’ennemi intime de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Siron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire d'Athènes. La cité vue de l'Agora, Ve-IVe siècle av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.319-334, 2024, 978-2-262-10343-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trois schèmes de l’infini chez les présocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Ferri; Arnaud Macé; Stefan Neuwirth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le schème et le diagramme. Les ancrages matériels de la pensée et le partage visuel des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.19-33, 2024, 978-2-84867-993-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.55071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.55071⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05028821v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04567520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plato and “Hippocrates” on Nature and Power: Reading Phaedrus 269d–272b in the Light of the Hippocratic Treatise On Ancient Medicine</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté des processus et formes de vie partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7438,165 +7438,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Platon et la vie des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guest Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de philosophie de l'Université d'Ottawa, Mar 2021, Ottawa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retrait socratique et retraits présocratiques : deux cartographies de l’évitement dans l’Athènes du Ve siècle (selon Platon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux du savoir dans l’Athènes démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco V. García Quintela (co-organisateur); Étienne Helmer (co-organisateur); Arnaud Macé (co-organisateur); Noémie Villacèque (co-organisateur); Estibaliz García Gómez (co-secrétariat); Nerea Terceiro Sanmartín (co-secrétariat), Oct 2021, Saint-Jacques-de-Compostelle, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643517v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03643485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme vêtement de l'âme, d'Homère à Platon</w:t>
               </w:r>
@@ -7921,1056 +7921,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’analogie chez Platon et Aristote : proportion, structure et opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les puissances de l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Widmaier; Fabien Ferri, May 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les nombres : la constitution mathématique des Lois de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Platonicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Ulm, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression ou absence des dieux ? Le jet de dés entre intention divine et nécessité en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ERC Locus Ludi / CIERGA XVI, « Des dieux, des jeux - et du hasard ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’analogie chez Platon et Aristote : proportion, structure et opération</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources présocratiques de l’analogie chez Simondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les puissances de l’analogie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Widmaier; Fabien Ferri, May 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Simondon et l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Widmaier; Fabien Ferri, Oct 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gouverner par les nombres : la constitution mathématique des Lois de Platon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme de vie commune aux hommes et aux plantes. Une histoire de l’âme végétative dans l’antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Formes de vie partagées entre l’homme et la plante »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Macé; Sarah Carvallo, Oct 2020, Arc-et-Senans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on représenter une Forme platonicienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La représentation et ses critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Ucciani; Association Idea, Feb 2020, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaximander, the bark of the tree and the growth of the universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Phusis kai Phuta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Buccheri; Arnaud Macé; Leon Wash, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits de la vertu. Dysfonctionnements et dissidences des âmes et des cités vertueuses chez Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Du politique au psychique: Les modèles de conflictualité antiques et leurs reprises modernes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schèmes de l’infini en Grèce archaïque, d’Homère à Anaxagore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La métaphore dans les textes techniques de l’Antiquité : définitions, pratiques, fonctions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx HaStec; Centre Jean Pépin; EPHE, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages matériels de l’éléatisme II : la sphère de Parménide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Ancrages matériels, imagination diagrammatique et publication encyclopédique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Ferri; Arnaud Macé; Stefan Neuwirth, Nov 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et société déterminent-elles des formes différentes de transgression en Grèce ancienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Définir la transgression : des sciences sociales aux sciences de l’Antiquité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire junior TAntALE (ENS Lyon), May 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The growth of Hesiod's Roots – Empedocles’ Vegetal Metaphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phusis kai Phuta I: On Nature and Plants in Early Greek Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chicago’s Center in Paris, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contagion de l’intelligence. Comment Socrate nous invite à la communauté éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers doctoraux « Usages contemporains des Anciens ». 1er volet. Éthique(s) anachronique(s) : quand la philosophie ancienne s’invite dans les débats contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lora Mariat; Chloé Santoro, Nov 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telling many lies as if they were true</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhetoric of Philosophers I. Between Teaching and Persuasion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filosofický ústav Akademie věd České republiky, Dec 2019, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida lecteur du Phèdre de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Platonicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Ulm, Nov 2021, Paris, France</w:t>
-[...839 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9484,51 +9484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur Clisthène l’Athénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Ismard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hommage à Pierre Vidal-Naquet : « Les petits enfants du chasseur noir ou Les détours de la transmission »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre ANHIMA, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9951,51 +9951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8416F4C"/>
+    <w:nsid w:val="364E45FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10182,51 +10182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudmace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0349-3747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/la-republique-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/de/10.5771/9783495991985/platon-philosophie-de-l-agir-et-du-patir?page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495991985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ismard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456393/la-cite-et-le-nombre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/analogies-vegetales-dans-la-connaissance-de-la-vie-de-l-antiquite-a-l-age-classique.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452586/les-eleates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3716-ion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/le-savoir-public.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.23547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco V. Garc&#237;a Quintela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villac&#232;que" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.472.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.462.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202404601007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000878" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.49311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0096" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Therme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000856" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.257.0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02297251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198909118.003.0001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2u" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/jean-louis-chretien-et-la-philosophie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/metaphores-du-vetement-dans-lantiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/institutions-et-transmissions-du-commun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55071" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722040_003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51636" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4185-dialogue-dialogisme-et-polyphonie-questions-d-enonciation-dans-les-textes-rhetoriques-et-philosophiques-de-l-antiquite.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004446779_015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/cosmos-in-the-ancient-world/2D7FEC8C0140CFC8857171819D64BA8F#fndtn-metrics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108529082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philia-et-dike-aspects-du-lien-social-et-politique-en-grece-ancienne-la-justice-cosmique-dans-les-lois.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/figures-litteraires-du-mensonge.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rowmaninternational.com/book/comparative_metaphysics/3-156-9f1294ba-3d2a-4d46-bdfb-5a670b1c6e01" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/pour-les-sciences-sociales/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/ista/la-transmigration-des-ames-en-grece-et-en-inde-anciennes.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia-verlag.de/titel/69678.htm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/libri/senza-dualismo.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/55-n-18-savoir-public" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643485v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudmace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0349-3747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/la-republique-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/de/10.5771/9783495991985/platon-philosophie-de-l-agir-et-du-patir?page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495991985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ismard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456393/la-cite-et-le-nombre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/analogies-vegetales-dans-la-connaissance-de-la-vie-de-l-antiquite-a-l-age-classique.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452586/les-eleates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3716-ion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/le-savoir-public.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.23547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco V. Garc&#237;a Quintela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villac&#232;que" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.472.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.462.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202404601007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000878" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.49311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0096" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Therme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000856" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.257.0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02297251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198909118.003.0001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2u" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/jean-louis-chretien-et-la-philosophie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/metaphores-du-vetement-dans-lantiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/institutions-et-transmissions-du-commun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722040_003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51636" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4185-dialogue-dialogisme-et-polyphonie-questions-d-enonciation-dans-les-textes-rhetoriques-et-philosophiques-de-l-antiquite.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004446779_015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/cosmos-in-the-ancient-world/2D7FEC8C0140CFC8857171819D64BA8F#fndtn-metrics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108529082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philia-et-dike-aspects-du-lien-social-et-politique-en-grece-ancienne-la-justice-cosmique-dans-les-lois.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/figures-litteraires-du-mensonge.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rowmaninternational.com/book/comparative_metaphysics/3-156-9f1294ba-3d2a-4d46-bdfb-5a670b1c6e01" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/pour-les-sciences-sociales/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/ista/la-transmigration-des-ames-en-grece-et-en-inde-anciennes.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia-verlag.de/titel/69678.htm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/libri/senza-dualismo.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/55-n-18-savoir-public" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>