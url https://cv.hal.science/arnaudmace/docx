--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -742,750 +742,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analogies végétales dans la connaissance de la vie de l’Antiquité à l’Âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276, 2023, Sciences : concepts et problèmes, 978-2-84867-974-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.51621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les temps des pandémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'écologie. Pour un parlement des savoirs, 979-10-358-2391-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies et modèles végétaux dans la connaissance de la vie dans l’antiquité et l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276, 2022, Sciences : concepts et problèmes, Arnaud Macé, 978-2-84867-974-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.51621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05158863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier de l’atelier Clisthène, V. Circulation et transfert de modèles de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, L'écologie. Pour un parlement des savoirs, 979-10-358-2391-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48 (2), pp.11-115, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Carvallo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éléates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.XXXII + 244, 2022, 978-2-251-45258-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion / Platon ; esquisse sur la tradition textuelle du dialogue, texte critique et notes textuelles par Lorenzo Ferroni ; introduction, traduction et commentaire par Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ferroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Ferroni. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.LXIII-187, 2018, Commentario, 978-2-251-44828-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de Socrate / Platon ; présentation, notes, dossier, glossaire, répertoire et bibliographie par Arnaud Macé ; traduction par Luc Brison ; chronologie par Luc Brison révisée par Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nature du socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.276, 2023, Sciences : concepts et problèmes, 978-2-84867-974-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.410, 2017, Annales littéraires, France Marchal-Ninosque, 978-2-84867-607-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...404 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02461421v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02461020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir public</w:t>
               </w:r>
@@ -1691,77 +1691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. Cahiers de l’atelier Clisthène, V - Circulation et modèles de pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48/2 (2), pp.11-115, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1795,77 +1795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de l'Atelier Clisthène IV : Itinéraires de sagesses, dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47 (2), pp.11-147, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dha.472.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1892,77 +1892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de l’Atelier Clisthène, III : Philosophie hors les murs (Partie 2) dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé, Michel Fartzoff, Karin Mackowiak. Apr 2018, Besançon, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46/2 (2), pp.15-146, 2020, </w:t>
@@ -2000,77 +2000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers de l'Atelier Clisthène, II: Carrefours de l'Histoire dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé, Karin Mackowiak, Michel Fartzoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Clisthène/Cleisthenes Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Besançon, </w:t>
@@ -2110,77 +2110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de l’Atelier Clisthène I : La philosophie hors les murs&amp;quot; (partie 1), dirigé par Arnaud Macé, Michel Fartzoff et Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé, Michel Fartzoff, Karin Mackowiak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Clisthène/ Cleisthenes Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Besançon, France. </w:t>
@@ -2397,546 +2397,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04765620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fonction métaphysique de la poétique végétale d’Empédocle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gaia.3854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alcibiade au miroir de Socrate : sources épiques d’un portrait croisé (Platon, Banquet, 215a-222b)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'APLAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04116227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de l’homme qui savait tout. Hippias et la topologie comparée des savoirs selon Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, S27 (Supplément27), pp.415 - 431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dha.hs27.0415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La fonction métaphysique de la poétique végétale d’Empédocle</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(A.) GREGORY Early Greek Philosophies of Nature. London, Bloomsbury, 2020. Pp. vii + 241. £90. 9781350080973.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gaia.3854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.435-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0075426922000878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon, Homère et les mathématiques militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N.S. 20, pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.49311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer avec la τύχη. Le jeu comme art de préparation aux coups durs (Platon, République X, 603e 4 – 604d 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, pp.97-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/kernos.4200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...154 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au cahier de l'atelier Clisthène, 4 : itinéraires de sagesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47/2 (2), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,77 +2961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » au Cahier de l’Atelier Clisthène, III : Philosophie hors les murs (Partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46/2 (2), pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3128,542 +3128,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au cahier de l’atelier Clisthène, 2 - Carrefours de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fartzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45/2 (2), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.452.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renan et Fustel : le comparatisme indo-européen et la science des origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°185 (3), pp.96-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.185.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon, le tirage au sort au fondement de la communauté politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°185 (3), pp.5-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.185.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.185.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02454618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au cahier Clisthène I: la philosophie hors les murs (Partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44,2, p.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autochtonie et la fécondité de la terre: l’imaginaire politique de la nation naturelle en grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millars. Espai i història </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (1), pp.17-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6035/Millars.2018.44.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6035/Millars.2018.44.2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02457794v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02275435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purifications et distributions sociales : Platon et le pastorat politique</w:t>
               </w:r>
@@ -3872,174 +3872,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two Forms of the Common in Ancient Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (03), pp.441-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2398568200000856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux formes du commun en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (03), pp.659-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947545v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01947548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine du questionnement. À propos de la lecture de Platon et Aristote par Michel Meyer</w:t>
               </w:r>
@@ -4289,778 +4289,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie était-elle fille de la cité antique ? Socrate, l’ennemi intime de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Siron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire d'Athènes. La cité vue de l'Agora, Ve-IVe siècle av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.319-334, 2024, 978-2-262-10343-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois schèmes de l’infini chez les présocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Ferri; Arnaud Macé; Stefan Neuwirth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le schème et le diagramme. Les ancrages matériels de la pensée et le partage visuel des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.19-33, 2024, 978-2-84867-993-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.55071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plato and “Hippocrates” on Nature and Power: Reading Phaedrus 269d–272b in the Light of the Hippocratic Treatise On Ancient Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolina Araújo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato’s Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.23-41, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004722040_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté des processus et formes de vie partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain et le végétal. Processus et formes de vie partagés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-26, 2024, Sciences : concepts et problèmes, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w2e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le végétal comme dépositaire d’une vie commune. L’âme végétative chez Platon et Aristote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Carvallo, A. Macé (dir.) L’humain et le végétal. Processus et formes de vie partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.117-134, 2024, 978-2-38549-111-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12w2u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous vîmes avant d’être des hommes&amp;quot;. Penser la réminiscence platonicienne avec Jean-Louis Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Louis Chrétien et la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-180, 2024, 978-2-13-087162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps et le mythe comme vêtements de l’âme dans le Gorgias de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphores du vêtement dans l’Antiquité classique et tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-48, 2024, 978-2-35613-387-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/primaluna30.9782356133878.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04765506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commun à l’épreuve de la tranquillité. Quelles ressources tirer de la culture démocratique des Anciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourcier, Danièle; Brédif, Hervé; Chevailler, Jacques; Hériard-Dubreuil, Gilles; Lavelle, Sylvain; Picavet, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutions et transmissions du commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mare &amp; martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-112, 2024, 978-2-38600-020-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04765558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...256 lines deleted...]
-                <w:t xml:space="preserve">Sarah Carvallo</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus en aérosol, savoir en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin Education, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,77 +5098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autodéfense sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5220,51 +5220,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Carvallo; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogies végétales dans la connaissance de la vie de l’Antiquité à l’Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-75, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.51636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5370,51 +5370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures de Robert Damien et André Tosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,173 +5631,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hésiode et les racines du monde : la cosmogonie et le schème de la croissance végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Giorgianni, Pietro Li Causi, Maria Cristina Maggio, Rosa Rita Marchese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crescerre/Svilupparsi. Teorie e rappresentazioni fra mondo antico e scienze della vita contemporanee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palermo University Press, pp.59-78, 2020, GenerAzioni, 9788855092258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plato on Drawing Lots. The Foundation of the Political Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Lopez-Rabatel; Yves Sintomer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortition &amp; Democracy. History, Tools, Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imprint Academic, pp.95-111, 2020, 9781788360166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02997025v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03244304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering the Universe in Speech: Kosmos and Diakosmos in Parmenides' Poem</w:t>
               </w:r>
@@ -6208,616 +6208,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1968. Dumézil fait du mythe l’expression de l’organisation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Lemieux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-118, 2017, En temps &amp; lieux, 978-2-7132-2722-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature du social : l'hypothèse d'un effet politique dans le champ des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, 978-2-84867-607-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La matière et le sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrienne Boutang; Nathalie Pavec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le silence dans les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, 2017, 978-2-35692-151-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nature among the Greeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Charbonnier; Gildas Salmon; Peter Skafish. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Metaphysics: Ontology after Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowman &amp; Littlefield International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Reinventing Critical Theory, 978-1-7834-8857-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectique générale et dialectique restreinte : le marxisme avec la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature du socialisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-339, 2017, Annales littéraires, 978-2-84867-607-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’océan du beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauro Tulli; Michael Erler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2017, 978-2-84867-607-4</w:t>
+              <w:t xml:space="preserve">Plato in Symposium. Selected Papers from the Tenth Symposium Platonicum Pisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academia Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-296, 2016, International Plato Studies, 978-3-89665-678-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation cosmique des âmes. Platon, le Mythe d’Er</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Ducoeur; Claire Muckensturm-Poulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmigration des âmes en Grèce et en Inde anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-80, 2016, Publications de l'Institut des Sciences et Techniques de l'Antiquité, 978-2-84867-545-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454744v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02275493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presenza dell’intelligibile nel sensibile</w:t>
               </w:r>
@@ -7192,51 +7192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les pratiques collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7438,1709 +7438,1709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’analogie chez Platon et Aristote : proportion, structure et opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les puissances de l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Widmaier; Fabien Ferri, May 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les nombres : la constitution mathématique des Lois de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Platonicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Ulm, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression ou absence des dieux ? Le jet de dés entre intention divine et nécessité en Grèce ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ERC Locus Ludi / CIERGA XVI, « Des dieux, des jeux - et du hasard ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Fribourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Platon et la vie des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guest Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de philosophie de l'Université d'Ottawa, Mar 2021, Ottawa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrait socratique et retraits présocratiques : deux cartographies de l’évitement dans l’Athènes du Ve siècle (selon Platon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux du savoir dans l’Athènes démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco V. García Quintela (co-organisateur); Étienne Helmer (co-organisateur); Arnaud Macé (co-organisateur); Noémie Villacèque (co-organisateur); Estibaliz García Gómez (co-secrétariat); Nerea Terceiro Sanmartín (co-secrétariat), Oct 2021, Saint-Jacques-de-Compostelle, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âme végétative chez Platon et Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences Léon Robin : Platon et Aristote, l’ancienne académie et le néoplatonisme plotinien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Léon Robin, Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme vêtement de l'âme, d'Homère à Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Métaphores du vêtement dans l'Antiquité. Le corps vêtement de l'âme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire junior HIMATION (ENS de Lyon), Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’âme végétative chez Platon et Aristote</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors de la cité, mais au cœur du texte : Platon et le modèle homérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Léon Robin : Platon et Aristote, l’ancienne académie et le néoplatonisme plotinien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Léon Robin, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'APLAES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Professeurs de Langues Anciennes de l’Enseignement Supérieur (APLAES), Jun 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending Hippocratic powers: Plato’s strategy at Phaedrus 270c-271b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platonic Power Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques militaires en Grèce ancienne d’Homère à Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Des « arts de penser » les mathématiques : introduction et études de cas en ethnomathématique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Vandendriessche (EHESS), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’analogie chez Platon et Aristote : proportion, structure et opération</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits de la vertu. Dysfonctionnements et dissidences des âmes et des cités vertueuses chez Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les puissances de l’analogie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Widmaier; Fabien Ferri, May 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Du politique au psychique: Les modèles de conflictualité antiques et leurs reprises modernes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gouverner par les nombres : la constitution mathématique des Lois de Platon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme de vie commune aux hommes et aux plantes. Une histoire de l’âme végétative dans l’antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Formes de vie partagées entre l’homme et la plante »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Macé; Sarah Carvallo, Oct 2020, Arc-et-Senans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources présocratiques de l’analogie chez Simondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Simondon et l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Widmaier; Fabien Ferri, Oct 2020, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on représenter une Forme platonicienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La représentation et ses critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Ucciani; Association Idea, Feb 2020, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaximander, the bark of the tree and the growth of the universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Phusis kai Phuta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Buccheri; Arnaud Macé; Leon Wash, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telling many lies as if they were true</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhetoric of Philosophers I. Between Teaching and Persuasion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filosofický ústav Akademie věd České republiky, Dec 2019, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida lecteur du Phèdre de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Platonicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Ulm, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, ENS Paris, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages matériels de l’éléatisme II : la sphère de Parménide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ERC Locus Ludi / CIERGA XVI, « Des dieux, des jeux - et du hasard ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Fribourg, France</w:t>
+              <w:t xml:space="preserve">Colloque « Ancrages matériels, imagination diagrammatique et publication encyclopédique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Ferri; Arnaud Macé; Stefan Neuwirth, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schèmes de l’infini en Grèce archaïque, d’Homère à Anaxagore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « La métaphore dans les textes techniques de l’Antiquité : définitions, pratiques, fonctions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx HaStec; Centre Jean Pépin; EPHE, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et société déterminent-elles des formes différentes de transgression en Grèce ancienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Définir la transgression : des sciences sociales aux sciences de l’Antiquité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire junior TAntALE (ENS Lyon), May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of Hesiod's Roots – Empedocles’ Vegetal Metaphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phusis kai Phuta I: On Nature and Plants in Early Greek Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Chicago’s Center in Paris, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contagion de l’intelligence. Comment Socrate nous invite à la communauté éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers doctoraux « Usages contemporains des Anciens ». 1er volet. Éthique(s) anachronique(s) : quand la philosophie ancienne s’invite dans les débats contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lora Mariat; Chloé Santoro, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New strategies of reading Plato : about a new edition of the Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ferroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhetoric of Philosophers I. Between Teaching and Persuasion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Filosofický ústav Akademie věd České republiky, Dec 2019, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">The Universe of Platonic Thought Универсум платоновской мысли 26th International Conference · XXVI Международная конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héraclite, Platon et le jeu de jetons (à propos du fr. 52)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation doctorale EDOCSA - Projet ERC advanced Locus Ludi : « Le temps est un enfant qui joue » Héraclite, fr. 52 DK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Dasen (Fribourg); David Bouvier (Lausanne), Mar 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643325v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03643349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaxagoras and the Stoics on infinite mixtures</w:t>
               </w:r>
@@ -9189,234 +9189,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Forme platonicienne, ou le désir de ce que toutes choses ont en commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales de l’idéalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de France, École Normale Supérieure, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocabulaire de la défaite en Grèce ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de E. Lévy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Ulm, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La méthode dialectique de Parménide et de Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’initiation à la philosophique antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Brisson; Pierre Caye; Philippe Hoffmann, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643304v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03643273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonie et dialogisme dans l’Ion de Platon</w:t>
               </w:r>
@@ -9951,51 +9951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="364E45FE"/>
+    <w:nsid w:val="424E9B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10182,51 +10182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudmace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0349-3747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/la-republique-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/de/10.5771/9783495991985/platon-philosophie-de-l-agir-et-du-patir?page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495991985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ismard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456393/la-cite-et-le-nombre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/analogies-vegetales-dans-la-connaissance-de-la-vie-de-l-antiquite-a-l-age-classique.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452586/les-eleates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3716-ion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/le-savoir-public.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.23547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco V. Garc&#237;a Quintela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villac&#232;que" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.472.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.462.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202404601007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000878" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.49311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0096" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Therme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000856" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.257.0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02297251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198909118.003.0001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2u" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/jean-louis-chretien-et-la-philosophie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/metaphores-du-vetement-dans-lantiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/institutions-et-transmissions-du-commun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722040_003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51636" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4185-dialogue-dialogisme-et-polyphonie-questions-d-enonciation-dans-les-textes-rhetoriques-et-philosophiques-de-l-antiquite.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004446779_015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/cosmos-in-the-ancient-world/2D7FEC8C0140CFC8857171819D64BA8F#fndtn-metrics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108529082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philia-et-dike-aspects-du-lien-social-et-politique-en-grece-ancienne-la-justice-cosmique-dans-les-lois.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/figures-litteraires-du-mensonge.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rowmaninternational.com/book/comparative_metaphysics/3-156-9f1294ba-3d2a-4d46-bdfb-5a670b1c6e01" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/pour-les-sciences-sociales/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/ista/la-transmigration-des-ames-en-grece-et-en-inde-anciennes.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia-verlag.de/titel/69678.htm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/libri/senza-dualismo.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/55-n-18-savoir-public" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudmace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0349-3747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/la-republique-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/de/10.5771/9783495991985/platon-philosophie-de-l-agir-et-du-patir?page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495991985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ismard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456393/la-cite-et-le-nombre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/analogies-vegetales-dans-la-connaissance-de-la-vie-de-l-antiquite-a-l-age-classique.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51621" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452586/les-eleates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3716-ion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/le-savoir-public.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.23547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco V. Garc&#237;a Quintela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villac&#232;que" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.472.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.462.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202404601007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0415" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000878" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.49311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Therme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000856" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.257.0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02297251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198909118.003.0001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722040_003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2u" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/jean-louis-chretien-et-la-philosophie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/metaphores-du-vetement-dans-lantiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/institutions-et-transmissions-du-commun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51636" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4185-dialogue-dialogisme-et-polyphonie-questions-d-enonciation-dans-les-textes-rhetoriques-et-philosophiques-de-l-antiquite.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004446779_015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/cosmos-in-the-ancient-world/2D7FEC8C0140CFC8857171819D64BA8F#fndtn-metrics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108529082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philia-et-dike-aspects-du-lien-social-et-politique-en-grece-ancienne-la-justice-cosmique-dans-les-lois.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/figures-litteraires-du-mensonge.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/pour-les-sciences-sociales/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rowmaninternational.com/book/comparative_metaphysics/3-156-9f1294ba-3d2a-4d46-bdfb-5a670b1c6e01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia-verlag.de/titel/69678.htm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/ista/la-transmigration-des-ames-en-grece-et-en-inde-anciennes.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/libri/senza-dualismo.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/55-n-18-savoir-public" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>